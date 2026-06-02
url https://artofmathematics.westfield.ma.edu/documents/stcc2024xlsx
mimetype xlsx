--- v0 (2026-01-25)
+++ v1 (2026-06-02)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Articulation Contracts &amp; Equivalencies\Course Equivalencies\STCC\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D14AEFB7-A5AD-470C-9209-DC3A34A81C8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50C5E6BC-7F86-49DE-9F9C-01DF06D373B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="195" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="STCC course eq" sheetId="1" r:id="rId1"/>
     <sheet name="STCC Index" sheetId="2" r:id="rId2"/>
     <sheet name="Discontinued" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'STCC course eq'!$A$1:$L$772</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'STCC course eq'!$A$1:$O$632</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'STCC Index'!$A$1:$G$65</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'STCC course eq'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4444" uniqueCount="1358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4446" uniqueCount="1357">
   <si>
     <t>LITA 0101</t>
   </si>
   <si>
     <t>LITA 0102</t>
   </si>
   <si>
     <t>MATH 0108</t>
   </si>
   <si>
     <t>MATH 0104</t>
   </si>
   <si>
     <t>ECON 0101</t>
   </si>
   <si>
     <t>CRJU 0302</t>
   </si>
   <si>
     <t>CRJU 0309</t>
   </si>
   <si>
     <t>MGMT 0221</t>
   </si>
   <si>
@@ -250,53 +250,50 @@
   <si>
     <t>PSY/ED</t>
   </si>
   <si>
     <t xml:space="preserve"> EARLY CHILDHOOD EDUCATION</t>
   </si>
   <si>
     <t>PSYC 0202</t>
   </si>
   <si>
     <t>PHIL 0110</t>
   </si>
   <si>
     <t>MGMT 0302</t>
   </si>
   <si>
     <t>ART 0105</t>
   </si>
   <si>
     <t>ART 0209</t>
   </si>
   <si>
     <t>CIS</t>
   </si>
   <si>
-    <t>ENGL 0105</t>
-[...1 lines deleted...]
-  <si>
     <t>MATH 0201</t>
   </si>
   <si>
     <t>MATH 0304</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>SOC</t>
   </si>
   <si>
     <t>HIST 0131</t>
   </si>
   <si>
     <t>HIST 0132</t>
   </si>
   <si>
     <t>LFRE 0101</t>
   </si>
   <si>
     <t>LFRE 0102</t>
   </si>
   <si>
     <t>Philosophy</t>
@@ -431,56 +428,50 @@
     <t>LPA/UDIV</t>
   </si>
   <si>
     <t>LPA/GDIV</t>
   </si>
   <si>
     <t>AAPP</t>
   </si>
   <si>
     <t>GDIV</t>
   </si>
   <si>
     <t>HSGV/SOCU</t>
   </si>
   <si>
     <t>UDIV</t>
   </si>
   <si>
     <t>TMTH</t>
   </si>
   <si>
     <t xml:space="preserve">TMTH </t>
   </si>
   <si>
     <t>SOCU/UDIV</t>
-  </si>
-[...4 lines deleted...]
-    <t>ACCT 0105</t>
   </si>
   <si>
     <t>ACCT 0315</t>
   </si>
   <si>
     <t>ACCT 0310</t>
   </si>
   <si>
     <t>FINC 0312</t>
   </si>
   <si>
     <t>MRKT 0231</t>
   </si>
   <si>
     <t>MRKT 0336</t>
   </si>
   <si>
     <t>MRKT 0328</t>
   </si>
   <si>
     <t>MRKT 0337</t>
   </si>
   <si>
     <t>CRJU 0305</t>
   </si>
@@ -4264,50 +4255,56 @@
     <t>GPIC</t>
   </si>
   <si>
     <t>GPSC</t>
   </si>
   <si>
     <t>GPCL</t>
   </si>
   <si>
     <t>GPPP</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>ENVS 0245/GPS 0107</t>
   </si>
   <si>
     <t>GEAH</t>
   </si>
   <si>
     <t>EDUC 0253</t>
+  </si>
+  <si>
+    <t>ACCT 0204</t>
+  </si>
+  <si>
+    <t>ACCT 0206</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
@@ -5669,12740 +5666,12742 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q809"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A231" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C255" sqref="C255"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="77" customWidth="1"/>
     <col min="2" max="2" width="8" style="43" customWidth="1"/>
     <col min="3" max="3" width="23.5703125" style="42" customWidth="1"/>
     <col min="4" max="4" width="25.85546875" style="42" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.42578125" style="42" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" style="42" customWidth="1"/>
     <col min="7" max="7" width="0.140625" customWidth="1"/>
     <col min="8" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" style="42" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="171" t="s">
-        <v>1345</v>
+        <v>1342</v>
       </c>
       <c r="B1" s="172"/>
       <c r="C1" s="172"/>
       <c r="D1" s="172"/>
       <c r="E1" s="172"/>
       <c r="F1" s="172"/>
       <c r="G1" s="172"/>
       <c r="H1" s="172"/>
       <c r="I1" s="172"/>
       <c r="J1" s="172"/>
       <c r="K1" s="172"/>
       <c r="L1" s="172"/>
       <c r="M1" s="172"/>
       <c r="N1" s="172"/>
       <c r="O1" s="173"/>
     </row>
     <row r="2" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="167" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="168"/>
       <c r="C2" s="168"/>
       <c r="D2" s="168"/>
       <c r="E2" s="168"/>
       <c r="F2" s="168"/>
       <c r="G2" s="168"/>
       <c r="H2" s="168"/>
       <c r="I2" s="168"/>
       <c r="J2" s="168"/>
       <c r="K2" s="168"/>
       <c r="L2" s="168"/>
       <c r="M2" s="168"/>
       <c r="N2" s="168"/>
       <c r="O2" s="169"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A3" s="170" t="s">
-        <v>1231</v>
+        <v>1228</v>
       </c>
       <c r="B3" s="170"/>
       <c r="C3" s="170"/>
       <c r="D3" s="170"/>
       <c r="E3" s="170"/>
       <c r="F3" s="170"/>
       <c r="G3" s="170"/>
       <c r="H3" s="170"/>
       <c r="I3" s="170"/>
       <c r="J3" s="170"/>
       <c r="K3" s="170"/>
       <c r="L3" s="170"/>
       <c r="M3" s="170"/>
       <c r="N3" s="170"/>
       <c r="O3" s="170"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A4" s="78"/>
       <c r="B4" s="79" t="s">
-        <v>1282</v>
+        <v>1279</v>
       </c>
       <c r="C4" s="79" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="D4" s="79" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="E4" s="79" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="F4" s="79" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="G4" s="137"/>
       <c r="N4" s="144"/>
       <c r="O4" s="164" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A5" s="78" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="B5" s="79" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C5" s="79" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D5" s="79" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E5" s="79" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F5" s="79" t="s">
         <v>1278</v>
-      </c>
-[...10 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="G5" s="137"/>
       <c r="N5" s="144"/>
       <c r="O5" s="164" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A6" s="80" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="81"/>
       <c r="C6" s="82"/>
       <c r="D6" s="82"/>
       <c r="E6" s="82"/>
       <c r="F6" s="138"/>
       <c r="G6" s="137"/>
       <c r="N6" s="144"/>
       <c r="O6" s="162"/>
     </row>
     <row r="7" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="84" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B7" s="85">
         <v>4</v>
       </c>
       <c r="C7" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D7" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E7" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F7" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G7" s="145"/>
       <c r="N7" s="146"/>
       <c r="O7" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="8" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="84" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B8" s="85">
         <v>4</v>
       </c>
       <c r="C8" s="86" t="s">
-        <v>130</v>
+        <v>1355</v>
       </c>
       <c r="D8" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E8" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F8" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G8" s="145"/>
       <c r="N8" s="146"/>
       <c r="O8" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="9" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="84" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="B9" s="85"/>
+        <v>783</v>
+      </c>
+      <c r="B9" s="85" t="s">
+        <v>910</v>
+      </c>
       <c r="C9" s="86" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="D9" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E9" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F9" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G9" s="145"/>
       <c r="N9" s="146"/>
       <c r="O9" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="10" spans="1:15" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="84" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B10" s="85">
         <v>3</v>
       </c>
       <c r="C10" s="86" t="s">
-        <v>131</v>
+        <v>1356</v>
       </c>
       <c r="D10" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E10" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F10" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G10" s="145"/>
       <c r="N10" s="146"/>
       <c r="O10" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="11" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="87"/>
       <c r="B11" s="87"/>
       <c r="C11" s="87"/>
       <c r="D11" s="87"/>
       <c r="E11" s="87"/>
       <c r="F11" s="140"/>
       <c r="G11" s="145"/>
       <c r="N11" s="146"/>
       <c r="O11" s="86"/>
     </row>
     <row r="12" spans="1:15" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="80" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B12" s="88"/>
       <c r="C12" s="83"/>
       <c r="D12" s="83"/>
       <c r="E12" s="83"/>
       <c r="F12" s="138"/>
       <c r="G12" s="147"/>
       <c r="N12" s="148"/>
       <c r="O12" s="83"/>
     </row>
     <row r="13" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="84" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B13" s="85">
         <v>3</v>
       </c>
       <c r="C13" s="86" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="D13" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E13" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F13" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G13" s="145"/>
       <c r="N13" s="146"/>
       <c r="O13" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="14" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="84" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B14" s="85">
         <v>3</v>
       </c>
       <c r="C14" s="86" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="D14" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E14" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F14" s="139" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G14" s="145"/>
       <c r="N14" s="146"/>
       <c r="O14" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A15" s="89"/>
       <c r="B15" s="89"/>
       <c r="C15" s="89"/>
       <c r="D15" s="89"/>
       <c r="E15" s="89"/>
       <c r="F15" s="141"/>
       <c r="G15" s="137"/>
       <c r="N15" s="144"/>
       <c r="O15" s="86"/>
     </row>
     <row r="16" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="80" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B16" s="88"/>
       <c r="C16" s="83"/>
       <c r="D16" s="83"/>
       <c r="E16" s="83"/>
       <c r="F16" s="138"/>
       <c r="G16" s="145"/>
       <c r="N16" s="146"/>
       <c r="O16" s="83"/>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="90" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>782</v>
+      </c>
+      <c r="B17" s="85" t="s">
+        <v>219</v>
       </c>
       <c r="C17" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D17" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E17" s="92" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F17" s="142" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G17" s="137"/>
       <c r="N17" s="144"/>
       <c r="O17" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A18" s="84" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B18" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C18" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D18" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F18" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G18" s="137"/>
       <c r="N18" s="144"/>
       <c r="O18" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A19" s="84" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B19" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C19" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D19" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F19" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G19" s="137"/>
       <c r="N19" s="144"/>
       <c r="O19" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A20" s="84" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B20" s="85" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C20" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D20" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E20" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F20" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G20" s="137"/>
       <c r="N20" s="144"/>
       <c r="O20" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="84" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B21" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C21" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D21" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E21" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F21" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G21" s="137"/>
       <c r="N21" s="144"/>
       <c r="O21" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A22" s="84" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B22" s="85">
         <v>3</v>
       </c>
       <c r="C22" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D22" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E22" s="86" t="s">
-        <v>1353</v>
+        <v>1351</v>
       </c>
       <c r="F22" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G22" s="137"/>
       <c r="N22" s="144"/>
       <c r="O22" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A23" s="84" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="B23" s="85">
         <v>3</v>
       </c>
       <c r="C23" s="86" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="D23" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F23" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G23" s="137"/>
       <c r="N23" s="144"/>
       <c r="O23" s="86" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="84" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B24" s="85">
         <v>3</v>
       </c>
       <c r="C24" s="86" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D24" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F24" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G24" s="137"/>
       <c r="N24" s="144"/>
       <c r="O24" s="86" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A25" s="84" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B25" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C25" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D25" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E25" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F25" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G25" s="137"/>
       <c r="N25" s="144"/>
       <c r="O25" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A26" s="84" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="B26" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C26" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D26" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E26" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F26" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G26" s="137"/>
       <c r="N26" s="144"/>
       <c r="O26" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A27" s="93" t="s">
-        <v>1257</v>
+        <v>1254</v>
       </c>
       <c r="B27" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C27" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D27" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E27" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F27" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G27" s="137"/>
       <c r="N27" s="144"/>
       <c r="O27" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="93" t="s">
-        <v>1258</v>
+        <v>1255</v>
       </c>
       <c r="B28" s="85" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C28" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D28" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E28" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F28" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G28" s="137"/>
       <c r="N28" s="144"/>
       <c r="O28" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A29" s="84" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="B29" s="85" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="C29" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D29" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E29" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F29" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G29" s="137"/>
       <c r="N29" s="144"/>
       <c r="O29" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="30" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="84" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B30" s="85">
         <v>3</v>
       </c>
       <c r="C30" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D30" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E30" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F30" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G30" s="145"/>
       <c r="N30" s="146"/>
       <c r="O30" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="31" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="84" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B31" s="85" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C31" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D31" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E31" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F31" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G31" s="145"/>
       <c r="N31" s="146"/>
       <c r="O31" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A32" s="87"/>
       <c r="B32" s="87"/>
       <c r="C32" s="87"/>
       <c r="D32" s="87"/>
       <c r="E32" s="87"/>
       <c r="F32" s="140"/>
       <c r="G32" s="137"/>
       <c r="N32" s="144"/>
       <c r="O32" s="86"/>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A33" s="80" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B33" s="88"/>
       <c r="C33" s="83"/>
       <c r="D33" s="83"/>
       <c r="E33" s="83"/>
       <c r="F33" s="138"/>
       <c r="G33" s="137"/>
       <c r="N33" s="144"/>
       <c r="O33" s="83"/>
     </row>
     <row r="34" spans="1:15" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="84" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B34" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C34" s="86" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D34" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E34" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F34" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G34" s="149"/>
       <c r="N34" s="150"/>
       <c r="O34" s="86" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="35" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="84" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B35" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C35" s="86" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D35" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E35" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F35" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G35" s="145"/>
       <c r="N35" s="146"/>
       <c r="O35" s="86" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="36" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="84" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B36" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C36" s="86" t="s">
         <v>67</v>
       </c>
       <c r="D36" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E36" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F36" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G36" s="145"/>
       <c r="N36" s="146"/>
       <c r="O36" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="37" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="84" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B37" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C37" s="86" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
       <c r="D37" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E37" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F37" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G37" s="145"/>
       <c r="N37" s="146"/>
       <c r="O37" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="38" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="84" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B38" s="85">
         <v>3</v>
       </c>
       <c r="C38" s="86" t="s">
         <v>54</v>
       </c>
       <c r="D38" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E38" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F38" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G38" s="145"/>
       <c r="N38" s="146"/>
       <c r="O38" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="39" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="84" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B39" s="85">
         <v>3</v>
       </c>
       <c r="C39" s="86" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D39" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E39" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F39" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G39" s="145"/>
       <c r="N39" s="146"/>
       <c r="O39" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="40" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="84" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B40" s="85">
         <v>3</v>
       </c>
       <c r="C40" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D40" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E40" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F40" s="139" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="G40" s="145"/>
       <c r="N40" s="146"/>
       <c r="O40" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="41" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="84" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B41" s="85">
         <v>3</v>
       </c>
       <c r="C41" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D41" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E41" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F41" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G41" s="145"/>
       <c r="N41" s="146"/>
       <c r="O41" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="42" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="84" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B42" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C42" s="86" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D42" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E42" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F42" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G42" s="145"/>
       <c r="N42" s="146"/>
       <c r="O42" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="43" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="84" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B43" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C43" s="86" t="s">
         <v>55</v>
       </c>
       <c r="D43" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E43" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F43" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G43" s="145"/>
       <c r="N43" s="146"/>
       <c r="O43" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="44" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="84" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B44" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C44" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D44" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E44" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F44" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G44" s="145"/>
       <c r="N44" s="146"/>
       <c r="O44" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="45" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="84" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="B45" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C45" s="86" t="s">
-        <v>1217</v>
+        <v>1214</v>
       </c>
       <c r="D45" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E45" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F45" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G45" s="145"/>
       <c r="N45" s="146"/>
       <c r="O45" s="86" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="46" spans="1:15" s="44" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="84" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B46" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C46" s="86" t="s">
         <v>66</v>
       </c>
       <c r="D46" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E46" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F46" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G46" s="151"/>
       <c r="N46" s="152"/>
       <c r="O46" s="92" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="47" spans="1:15" s="44" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="84" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B47" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C47" s="86" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
       <c r="D47" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E47" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F47" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G47" s="151"/>
       <c r="N47" s="152"/>
       <c r="O47" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="48" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="84" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B48" s="85">
         <v>3</v>
       </c>
       <c r="C48" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D48" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E48" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F48" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G48" s="145"/>
       <c r="N48" s="146"/>
       <c r="O48" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="49" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="84" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B49" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C49" s="86" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="D49" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E49" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F49" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G49" s="145"/>
       <c r="N49" s="146"/>
       <c r="O49" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="50" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="84" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B50" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C50" s="86" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D50" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E50" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F50" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G50" s="145"/>
       <c r="N50" s="146"/>
       <c r="O50" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="51" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="84" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B51" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C51" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D51" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E51" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F51" s="139" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G51" s="145"/>
       <c r="N51" s="146"/>
       <c r="O51" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="52" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="89"/>
       <c r="B52" s="89"/>
       <c r="C52" s="89"/>
       <c r="D52" s="89"/>
       <c r="E52" s="89"/>
       <c r="F52" s="141"/>
       <c r="G52" s="145"/>
       <c r="N52" s="146"/>
       <c r="O52" s="86"/>
     </row>
     <row r="53" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="94" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="B53" s="94"/>
       <c r="C53" s="83"/>
       <c r="D53" s="83"/>
       <c r="E53" s="83"/>
       <c r="F53" s="138"/>
       <c r="G53" s="145"/>
       <c r="N53" s="146"/>
       <c r="O53" s="83"/>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A54" s="87"/>
       <c r="B54" s="87"/>
       <c r="C54" s="87"/>
       <c r="D54" s="87"/>
       <c r="E54" s="87"/>
       <c r="F54" s="140"/>
       <c r="G54" s="137"/>
       <c r="N54" s="144"/>
       <c r="O54" s="86"/>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A55" s="80" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B55" s="88"/>
       <c r="C55" s="83"/>
       <c r="D55" s="83"/>
       <c r="E55" s="83"/>
       <c r="F55" s="138"/>
       <c r="G55" s="137"/>
       <c r="N55" s="144"/>
       <c r="O55" s="83"/>
     </row>
     <row r="56" spans="1:15" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="84" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B56" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C56" s="86" t="s">
-        <v>1220</v>
+        <v>1217</v>
       </c>
       <c r="D56" s="86" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E56" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F56" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G56" s="153"/>
       <c r="N56" s="154"/>
       <c r="O56" s="86" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="57" spans="1:15" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="84" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B57" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C57" s="86" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="86" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E57" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F57" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G57" s="153"/>
       <c r="N57" s="154"/>
       <c r="O57" s="86" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A58" s="84" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B58" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C58" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D58" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E58" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F58" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G58" s="137"/>
       <c r="N58" s="144"/>
       <c r="O58" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A59" s="84" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B59" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C59" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D59" s="86" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E59" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F59" s="139" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G59" s="137"/>
       <c r="N59" s="144"/>
       <c r="O59" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="84" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B60" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C60" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D60" s="86" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E60" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F60" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G60" s="137"/>
       <c r="N60" s="144"/>
       <c r="O60" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A61" s="84" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B61" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C61" s="86" t="s">
-        <v>1221</v>
+        <v>1218</v>
       </c>
       <c r="D61" s="86" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E61" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F61" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G61" s="137"/>
       <c r="N61" s="144"/>
       <c r="O61" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A62" s="84" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B62" s="85">
         <v>3</v>
       </c>
       <c r="C62" s="86" t="s">
-        <v>1314</v>
+        <v>1311</v>
       </c>
       <c r="D62" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E62" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F62" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G62" s="137"/>
       <c r="N62" s="144"/>
       <c r="O62" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A63" s="84" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B63" s="85">
         <v>3</v>
       </c>
       <c r="C63" s="86" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D63" s="86" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="E63" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F63" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G63" s="137"/>
       <c r="N63" s="144"/>
       <c r="O63" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="64" spans="1:15" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="84" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B64" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C64" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D64" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E64" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F64" s="139" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="G64" s="155"/>
       <c r="N64" s="156"/>
-      <c r="O64" s="92" t="s">
-        <v>1353</v>
+      <c r="O64" s="86" t="s">
+        <v>1350</v>
       </c>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A65" s="84" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B65" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C65" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D65" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E65" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F65" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G65" s="137"/>
       <c r="N65" s="144"/>
       <c r="O65" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A66" s="93" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="B66" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C66" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D66" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E66" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F66" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G66" s="137"/>
       <c r="N66" s="144"/>
       <c r="O66" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A67" s="93" t="s">
-        <v>1160</v>
+        <v>1157</v>
       </c>
       <c r="B67" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C67" s="86" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="D67" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E67" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F67" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G67" s="137"/>
       <c r="N67" s="144"/>
       <c r="O67" s="86" t="s">
-        <v>1348</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A68" s="84" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B68" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C68" s="86" t="s">
-        <v>1321</v>
+        <v>1318</v>
       </c>
       <c r="D68" s="86" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E68" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F68" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G68" s="137"/>
       <c r="N68" s="144"/>
       <c r="O68" s="86" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="69" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A69" s="84" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="B69" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C69" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D69" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E69" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F69" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G69" s="137"/>
       <c r="N69" s="144"/>
       <c r="O69" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="70" spans="1:15" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="84" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B70" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C70" s="86" t="s">
         <v>41</v>
       </c>
       <c r="D70" s="86" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E70" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F70" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G70" s="157"/>
       <c r="N70" s="158"/>
       <c r="O70" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="71" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A71" s="84" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B71" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C71" s="86" t="s">
         <v>42</v>
       </c>
       <c r="D71" s="86" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E71" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F71" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G71" s="137"/>
       <c r="N71" s="144"/>
       <c r="O71" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A72" s="84" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="B72" s="85">
         <v>3</v>
       </c>
       <c r="C72" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D72" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E72" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F72" s="139" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="G72" s="137"/>
       <c r="N72" s="144"/>
       <c r="O72" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="73" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="89" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B73" s="95" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C73" s="96" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D73" s="96" t="s">
-        <v>1307</v>
+        <v>1304</v>
       </c>
       <c r="E73" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F73" s="143" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G73" s="145"/>
       <c r="N73" s="146"/>
       <c r="O73" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A74" s="84" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B74" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C74" s="86" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D74" s="86" t="s">
-        <v>1307</v>
+        <v>1304</v>
       </c>
       <c r="E74" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F74" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G74" s="137"/>
       <c r="N74" s="144"/>
       <c r="O74" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A75" s="84" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B75" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C75" s="86" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="86" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E75" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F75" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G75" s="137"/>
       <c r="N75" s="144"/>
       <c r="O75" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A76" s="84" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B76" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C76" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D76" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E76" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F76" s="139" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G76" s="137"/>
       <c r="N76" s="144"/>
       <c r="O76" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="77" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A77" s="84" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B77" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C77" s="86" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D77" s="86" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E77" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F77" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G77" s="137"/>
       <c r="N77" s="144"/>
       <c r="O77" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A78" s="84" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B78" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C78" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D78" s="86" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E78" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F78" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G78" s="137"/>
       <c r="N78" s="144"/>
       <c r="O78" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="79" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A79" s="84" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B79" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C79" s="86" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D79" s="86" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E79" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F79" s="139" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G79" s="159"/>
       <c r="H79" s="136"/>
       <c r="I79" s="136"/>
       <c r="J79" s="136"/>
       <c r="K79" s="136"/>
       <c r="L79" s="136"/>
       <c r="M79" s="136"/>
       <c r="N79" s="160"/>
       <c r="O79" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="80" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A80" s="87"/>
       <c r="B80" s="87"/>
       <c r="C80" s="87"/>
       <c r="D80" s="87"/>
       <c r="E80" s="87"/>
       <c r="F80" s="87"/>
       <c r="O80" s="86"/>
     </row>
     <row r="81" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A81" s="80" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B81" s="88"/>
       <c r="C81" s="83"/>
       <c r="D81" s="83"/>
       <c r="E81" s="83"/>
       <c r="F81" s="83"/>
       <c r="O81" s="83"/>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="84" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B82" s="85">
         <v>3</v>
       </c>
       <c r="C82" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D82" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E82" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F82" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O82" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="83" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A83" s="84" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B83" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C83" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D83" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E83" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F83" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O83" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="84" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A84" s="84" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B84" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C84" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D84" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E84" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F84" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O84" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="85" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A85" s="84" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B85" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C85" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D85" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E85" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F85" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O85" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A86" s="84" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B86" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C86" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D86" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E86" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F86" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O86" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A87" s="84" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B87" s="85">
         <v>3</v>
       </c>
       <c r="C87" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D87" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E87" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F87" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O87" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A88" s="87"/>
       <c r="B88" s="87"/>
       <c r="C88" s="87"/>
       <c r="D88" s="87"/>
       <c r="E88" s="87"/>
       <c r="F88" s="87"/>
       <c r="O88" s="86"/>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A89" s="80" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B89" s="88"/>
       <c r="C89" s="83"/>
       <c r="D89" s="83"/>
       <c r="E89" s="83"/>
       <c r="F89" s="83"/>
       <c r="O89" s="83"/>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A90" s="97" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B90" s="98" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C90" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D90" s="99" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E90" s="99" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F90" s="99" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O90" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="91" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A91" s="100"/>
       <c r="B91" s="100"/>
       <c r="C91" s="100"/>
       <c r="D91" s="100"/>
       <c r="E91" s="100"/>
       <c r="F91" s="100"/>
       <c r="O91" s="86"/>
     </row>
     <row r="92" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A92" s="80" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B92" s="88"/>
       <c r="C92" s="83"/>
       <c r="D92" s="83"/>
       <c r="E92" s="83"/>
       <c r="F92" s="83"/>
       <c r="O92" s="83"/>
     </row>
     <row r="93" spans="1:15" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="84" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B93" s="85">
         <v>3</v>
       </c>
       <c r="C93" s="86" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D93" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E93" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F93" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O93" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="94" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A94" s="84" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B94" s="85">
         <v>3</v>
       </c>
       <c r="C94" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D94" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E94" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F94" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O94" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="95" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="84" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B95" s="85">
         <v>3</v>
       </c>
       <c r="C95" s="86" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D95" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E95" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F95" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O95" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="96" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="84" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B96" s="85">
         <v>3</v>
       </c>
       <c r="C96" s="86" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="D96" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E96" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F96" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O96" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="97" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="84" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B97" s="85">
         <v>3</v>
       </c>
       <c r="C97" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D97" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E97" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F97" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O97" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="98" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A98" s="84" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B98" s="85">
         <v>3</v>
       </c>
       <c r="C98" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D98" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E98" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F98" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O98" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="99" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="101" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B99" s="102" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C99" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D99" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E99" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F99" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O99" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="100" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A100" s="101" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B100" s="102" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C100" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D100" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E100" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F100" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O100" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="101" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="101" t="s">
+        <v>371</v>
+      </c>
+      <c r="B101" s="102" t="s">
         <v>374</v>
       </c>
-      <c r="B101" s="102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D101" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E101" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F101" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O101" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="102" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="101" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B102" s="102" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C102" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D102" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E102" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F102" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O102" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="103" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="101" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B103" s="102" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C103" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D103" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E103" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F103" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O103" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="104" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="101" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B104" s="102" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C104" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D104" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E104" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F104" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O104" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="105" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="101" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B105" s="102" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C105" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D105" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E105" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F105" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O105" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="106" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="87"/>
       <c r="B106" s="87"/>
       <c r="C106" s="87"/>
       <c r="D106" s="87"/>
       <c r="E106" s="87"/>
       <c r="F106" s="87"/>
       <c r="O106" s="86"/>
     </row>
     <row r="107" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B107" s="88"/>
       <c r="C107" s="83"/>
       <c r="D107" s="83"/>
       <c r="E107" s="83"/>
       <c r="F107" s="83"/>
       <c r="O107" s="83"/>
     </row>
     <row r="108" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="84" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B108" s="85">
         <v>3</v>
       </c>
       <c r="C108" s="86" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D108" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E108" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F108" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O108" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="109" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="104"/>
       <c r="B109" s="104"/>
       <c r="C109" s="104"/>
       <c r="D109" s="87"/>
       <c r="E109" s="104"/>
       <c r="F109" s="87"/>
       <c r="O109" s="86"/>
     </row>
     <row r="110" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A110" s="80" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B110" s="88"/>
       <c r="C110" s="83"/>
       <c r="D110" s="83"/>
       <c r="E110" s="83"/>
       <c r="F110" s="83"/>
       <c r="O110" s="83"/>
     </row>
     <row r="111" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A111" s="84" t="s">
-        <v>1259</v>
+        <v>1256</v>
       </c>
       <c r="B111" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C111" s="86" t="s">
         <v>46</v>
       </c>
       <c r="D111" s="86" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E111" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F111" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O111" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="112" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A112" s="84" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="B112" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C112" s="86" t="s">
         <v>47</v>
       </c>
       <c r="D112" s="86" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="E112" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F112" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O112" s="86" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="113" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A113" s="84" t="s">
-        <v>1313</v>
+        <v>1310</v>
       </c>
       <c r="B113" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C113" s="86" t="s">
         <v>48</v>
       </c>
       <c r="D113" s="86" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="E113" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F113" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O113" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="114" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="84" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B114" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C114" s="86" t="s">
         <v>49</v>
       </c>
       <c r="D114" s="86" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="E114" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F114" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O114" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="115" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="84" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B115" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C115" s="86" t="s">
         <v>50</v>
       </c>
       <c r="D115" s="86" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="E115" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F115" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O115" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="116" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A116" s="105" t="s">
-        <v>1311</v>
+        <v>1308</v>
       </c>
       <c r="B116" s="85"/>
       <c r="C116" s="86"/>
       <c r="D116" s="86"/>
       <c r="E116" s="86"/>
       <c r="F116" s="86"/>
       <c r="O116" s="86"/>
     </row>
     <row r="117" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A117" s="87" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B117" s="87"/>
       <c r="C117" s="87"/>
       <c r="D117" s="87"/>
       <c r="E117" s="87"/>
       <c r="F117" s="87"/>
       <c r="O117" s="86"/>
     </row>
     <row r="118" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A118" s="80" t="s">
-        <v>1319</v>
+        <v>1316</v>
       </c>
       <c r="B118" s="88"/>
       <c r="C118" s="83"/>
       <c r="D118" s="83"/>
       <c r="E118" s="83"/>
       <c r="F118" s="83"/>
       <c r="O118" s="83"/>
     </row>
     <row r="119" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="84" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B119" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C119" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D119" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E119" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F119" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O119" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="120" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A120" s="84" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B120" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C120" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D120" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E120" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F120" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O120" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="121" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A121" s="93" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="B121" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C121" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D121" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E121" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F121" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O121" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="122" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A122" s="93" t="s">
-        <v>1260</v>
+        <v>1257</v>
       </c>
       <c r="B122" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C122" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D122" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E122" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F122" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O122" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="123" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A123" s="87"/>
       <c r="B123" s="87"/>
       <c r="C123" s="87"/>
       <c r="D123" s="87"/>
       <c r="E123" s="87"/>
       <c r="F123" s="87"/>
       <c r="O123" s="86"/>
     </row>
     <row r="124" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A124" s="80" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="B124" s="88"/>
       <c r="C124" s="83"/>
       <c r="D124" s="83"/>
       <c r="E124" s="83"/>
       <c r="F124" s="83"/>
       <c r="O124" s="83"/>
     </row>
     <row r="125" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="84" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B125" s="85">
         <v>3</v>
       </c>
       <c r="C125" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D125" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E125" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F125" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O125" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="126" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="84" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B126" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C126" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D126" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E126" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F126" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O126" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="127" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="84" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B127" s="85">
         <v>3</v>
       </c>
       <c r="C127" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D127" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E127" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F127" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O127" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="128" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="84" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B128" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C128" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D128" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E128" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F128" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O128" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="129" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="84" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B129" s="85" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C129" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D129" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E129" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F129" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O129" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="130" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A130" s="93" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="B130" s="85">
         <v>3</v>
       </c>
       <c r="C130" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D130" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E130" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F130" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O130" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="131" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A131" s="84" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B131" s="85" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C131" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D131" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E131" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F131" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O131" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="132" spans="1:15" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="84" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B132" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C132" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D132" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E132" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F132" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O132" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="133" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A133" s="84" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B133" s="85">
         <v>3</v>
       </c>
       <c r="C133" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D133" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E133" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F133" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O133" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="134" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A134" s="84" t="s">
-        <v>1165</v>
+        <v>1162</v>
       </c>
       <c r="B134" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C134" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D134" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E134" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F134" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O134" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="135" spans="1:15" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="84" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B135" s="85">
         <v>3</v>
       </c>
       <c r="C135" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D135" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E135" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F135" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O135" s="166" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="136" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A136" s="84" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B136" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C136" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D136" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E136" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F136" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O136" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="137" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A137" s="84" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B137" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C137" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D137" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E137" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F137" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O137" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="138" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A138" s="84" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B138" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C138" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D138" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E138" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F138" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O138" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="139" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A139" s="87"/>
       <c r="B139" s="87"/>
       <c r="C139" s="87"/>
       <c r="D139" s="87"/>
       <c r="E139" s="87"/>
       <c r="F139" s="87"/>
       <c r="O139" s="86"/>
     </row>
     <row r="140" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A140" s="80" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="B140" s="88"/>
       <c r="C140" s="83"/>
       <c r="D140" s="83"/>
       <c r="E140" s="83"/>
       <c r="F140" s="83"/>
       <c r="O140" s="83"/>
     </row>
     <row r="141" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A141" s="87"/>
       <c r="B141" s="87"/>
       <c r="C141" s="87"/>
       <c r="D141" s="87"/>
       <c r="E141" s="87"/>
       <c r="F141" s="87"/>
       <c r="O141" s="86"/>
     </row>
     <row r="142" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A142" s="80" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B142" s="106"/>
       <c r="C142" s="107"/>
       <c r="D142" s="107"/>
       <c r="E142" s="107"/>
       <c r="F142" s="108"/>
       <c r="O142" s="83"/>
     </row>
     <row r="143" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A143" s="84" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
       <c r="B143" s="85">
         <v>3</v>
       </c>
       <c r="C143" s="86" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="D143" s="86" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="E143" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F143" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O143" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="144" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A144" s="109" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B144" s="110">
         <v>3</v>
       </c>
       <c r="C144" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D144" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E144" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F144" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O144" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="145" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A145" s="84" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B145" s="85">
         <v>3</v>
       </c>
       <c r="C145" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D145" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E145" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F145" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O145" s="166" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="146" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="84" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B146" s="85">
         <v>3</v>
       </c>
       <c r="C146" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D146" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E146" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F146" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O146" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="147" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="84" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B147" s="85">
         <v>2</v>
       </c>
       <c r="C147" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D147" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E147" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F147" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O147" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="148" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A148" s="84" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B148" s="85">
         <v>3</v>
       </c>
       <c r="C148" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D148" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E148" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F148" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O148" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="149" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="87"/>
       <c r="B149" s="87"/>
       <c r="C149" s="87"/>
       <c r="D149" s="87"/>
       <c r="E149" s="87"/>
       <c r="F149" s="87"/>
       <c r="O149" s="86"/>
     </row>
     <row r="150" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A150" s="80" t="s">
-        <v>1316</v>
+        <v>1313</v>
       </c>
       <c r="B150" s="112"/>
       <c r="C150" s="113"/>
       <c r="D150" s="113"/>
       <c r="E150" s="83"/>
       <c r="F150" s="83"/>
       <c r="O150" s="83"/>
     </row>
     <row r="151" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A151" s="84" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B151" s="85">
         <v>3</v>
       </c>
       <c r="C151" s="86" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D151" s="86" t="s">
         <v>68</v>
       </c>
       <c r="E151" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F151" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O151" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="152" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A152" s="84" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B152" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C152" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D152" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E152" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F152" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O152" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="153" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A153" s="84" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="B153" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C153" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D153" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E153" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F153" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O153" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="154" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="84" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B154" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C154" s="86" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="D154" s="86" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="E154" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F154" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O154" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="155" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A155" s="84" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B155" s="85"/>
       <c r="C155" s="86" t="s">
-        <v>1225</v>
+        <v>1222</v>
       </c>
       <c r="D155" s="86" t="s">
         <v>68</v>
       </c>
       <c r="E155" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F155" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O155" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="156" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A156" s="84" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B156" s="85">
         <v>3</v>
       </c>
       <c r="C156" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D156" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E156" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F156" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O156" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="157" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A157" s="84" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B157" s="85">
         <v>3</v>
       </c>
       <c r="C157" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D157" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E157" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F157" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O157" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="158" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A158" s="84" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B158" s="85">
         <v>3</v>
       </c>
       <c r="C158" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D158" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E158" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F158" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O158" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="159" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A159" s="84" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B159" s="85">
         <v>3</v>
       </c>
       <c r="C159" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D159" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E159" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F159" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O159" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="84" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B160" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C160" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D160" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E160" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F160" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O160" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="161" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A161" s="84" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B161" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C161" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D161" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E161" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F161" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O161" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="162" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A162" s="84" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="B162" s="85">
         <v>3</v>
       </c>
       <c r="C162" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D162" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E162" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F162" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O162" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="163" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="84" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B163" s="85">
         <v>3</v>
       </c>
       <c r="C163" s="86" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D163" s="86" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E163" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F163" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O163" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="164" spans="1:15" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="84" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B164" s="85">
         <v>3</v>
       </c>
       <c r="C164" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D164" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E164" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F164" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O164" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="165" spans="1:15" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="84" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="B165" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C165" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D165" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E165" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F165" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O165" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="166" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="84" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B166" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C166" s="86" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="D166" s="86" t="s">
         <v>68</v>
       </c>
       <c r="E166" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F166" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O166" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="167" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A167" s="84" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B167" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C167" s="86" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D167" s="86" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E167" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F167" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O167" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="168" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A168" s="84" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B168" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C168" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D168" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E168" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F168" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O168" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="169" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A169" s="84" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="B169" s="85">
         <v>3</v>
       </c>
       <c r="C169" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D169" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E169" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F169" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O169" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="170" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A170" s="84" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="B170" s="85">
         <v>3</v>
       </c>
       <c r="C170" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D170" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E170" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F170" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O170" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="171" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A171" s="87"/>
       <c r="B171" s="87"/>
       <c r="C171" s="87"/>
       <c r="D171" s="87"/>
       <c r="E171" s="87"/>
       <c r="F171" s="87"/>
       <c r="O171" s="86"/>
     </row>
     <row r="172" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A172" s="80" t="s">
-        <v>1317</v>
+        <v>1314</v>
       </c>
       <c r="B172" s="88"/>
       <c r="C172" s="83"/>
       <c r="D172" s="83"/>
       <c r="E172" s="83"/>
       <c r="F172" s="83"/>
       <c r="O172" s="83"/>
     </row>
     <row r="173" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A173" s="84" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B173" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C173" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D173" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E173" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F173" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O173" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="174" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A174" s="84" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B174" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C174" s="86" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D174" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E174" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F174" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O174" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="175" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A175" s="84" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="B175" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C175" s="86" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="D175" s="86" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="E175" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F175" s="86" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="O175" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="176" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="84" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
       <c r="B176" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C176" s="86" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D176" s="86" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E176" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F176" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O176" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="177" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A177" s="84" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B177" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C177" s="86" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="D177" s="86" t="s">
         <v>68</v>
       </c>
       <c r="E177" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F177" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O177" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="178" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A178" s="84" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B178" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C178" s="86" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
       <c r="D178" s="86" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="E178" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F178" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O178" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="179" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A179" s="87"/>
       <c r="B179" s="87"/>
       <c r="C179" s="87"/>
       <c r="D179" s="87"/>
       <c r="E179" s="87"/>
       <c r="F179" s="87"/>
       <c r="O179" s="86"/>
     </row>
     <row r="180" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A180" s="80" t="s">
-        <v>1318</v>
+        <v>1315</v>
       </c>
       <c r="B180" s="112"/>
       <c r="C180" s="113"/>
       <c r="D180" s="113"/>
       <c r="E180" s="83"/>
       <c r="F180" s="83"/>
       <c r="O180" s="83"/>
     </row>
     <row r="181" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A181" s="93" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="B181" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C181" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D181" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E181" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F181" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O181" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="182" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A182" s="84" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B182" s="85">
         <v>3</v>
       </c>
       <c r="C182" s="86" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="D182" s="86" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E182" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F182" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O182" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="183" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A183" s="84" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B183" s="85">
         <v>3</v>
       </c>
       <c r="C183" s="86" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="D183" s="86" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="E183" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F183" s="86" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="O183" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="184" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A184" s="84" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B184" s="85">
         <v>3</v>
       </c>
       <c r="C184" s="86" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D184" s="86" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E184" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F184" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O184" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="185" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A185" s="84" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B185" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C185" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D185" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E185" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F185" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O185" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="186" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A186" s="84" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B186" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C186" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D186" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E186" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F186" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O186" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="187" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A187" s="84" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="B187" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C187" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D187" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E187" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F187" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O187" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="188" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A188" s="84" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="B188" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C188" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D188" s="86" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E188" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F188" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O188" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="189" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A189" s="84" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="B189" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C189" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D189" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E189" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F189" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O189" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="190" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A190" s="84" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="B190" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C190" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D190" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E190" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F190" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O190" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="191" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A191" s="84" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="B191" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C191" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D191" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E191" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F191" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O191" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="192" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A192" s="87" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B192" s="87"/>
       <c r="C192" s="87"/>
       <c r="D192" s="87"/>
       <c r="E192" s="87"/>
       <c r="F192" s="87"/>
       <c r="O192" s="86"/>
     </row>
     <row r="193" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="80" t="s">
-        <v>1292</v>
+        <v>1289</v>
       </c>
       <c r="B193" s="88"/>
       <c r="C193" s="83"/>
       <c r="D193" s="83"/>
       <c r="E193" s="83"/>
       <c r="F193" s="83"/>
       <c r="O193" s="83"/>
     </row>
     <row r="194" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="87"/>
       <c r="B194" s="87"/>
       <c r="C194" s="87"/>
       <c r="D194" s="87"/>
       <c r="E194" s="87"/>
       <c r="F194" s="87"/>
       <c r="O194" s="86"/>
     </row>
     <row r="195" spans="1:15" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="80" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B195" s="88"/>
       <c r="C195" s="83"/>
       <c r="D195" s="83"/>
       <c r="E195" s="83"/>
       <c r="F195" s="83"/>
       <c r="O195" s="83"/>
     </row>
     <row r="196" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A196" s="84" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B196" s="85">
         <v>3</v>
       </c>
       <c r="C196" s="86" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D196" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E196" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F196" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O196" s="86" t="s">
-        <v>1349</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="197" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A197" s="84" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="B197" s="85">
         <v>3</v>
       </c>
       <c r="C197" s="86" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D197" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E197" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F197" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O197" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="198" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A198" s="84" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B198" s="85">
         <v>3</v>
       </c>
       <c r="C198" s="86" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D198" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E198" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F198" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O198" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="199" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A199" s="84" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B199" s="85">
         <v>3</v>
       </c>
       <c r="C199" s="86" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D199" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E199" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F199" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O199" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="200" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A200" s="84" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B200" s="85">
         <v>3</v>
       </c>
       <c r="C200" s="86" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="D200" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E200" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F200" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O200" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="201" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A201" s="84" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B201" s="85">
         <v>3</v>
       </c>
       <c r="C201" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D201" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E201" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F201" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O201" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="202" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A202" s="84" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B202" s="85">
         <v>3</v>
       </c>
       <c r="C202" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D202" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E202" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F202" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O202" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="203" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A203" s="84" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B203" s="85">
         <v>3</v>
       </c>
       <c r="C203" s="86" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D203" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E203" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F203" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O203" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="204" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A204" s="84" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B204" s="85">
         <v>3</v>
       </c>
       <c r="C204" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D204" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E204" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F204" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O204" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="205" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A205" s="84" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B205" s="85">
         <v>3</v>
       </c>
       <c r="C205" s="86" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="D205" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E205" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F205" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O205" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="206" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A206" s="84" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B206" s="85">
         <v>3</v>
       </c>
       <c r="C206" s="86" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D206" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E206" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F206" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O206" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="207" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A207" s="114"/>
       <c r="B207" s="114"/>
       <c r="C207" s="114"/>
       <c r="D207" s="114"/>
       <c r="E207" s="114"/>
       <c r="F207" s="114"/>
       <c r="O207" s="86"/>
     </row>
     <row r="208" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A208" s="80" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B208" s="88"/>
       <c r="C208" s="83"/>
       <c r="D208" s="83"/>
       <c r="E208" s="83"/>
       <c r="F208" s="83"/>
       <c r="O208" s="83"/>
     </row>
     <row r="209" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A209" s="87"/>
       <c r="B209" s="87"/>
       <c r="C209" s="87"/>
       <c r="D209" s="87"/>
       <c r="E209" s="87"/>
       <c r="F209" s="87"/>
       <c r="O209" s="86"/>
     </row>
     <row r="210" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A210" s="80" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B210" s="88"/>
       <c r="C210" s="83"/>
       <c r="D210" s="83"/>
       <c r="E210" s="83"/>
       <c r="F210" s="83"/>
       <c r="O210" s="83"/>
     </row>
     <row r="211" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A211" s="87"/>
       <c r="B211" s="87"/>
       <c r="C211" s="87"/>
       <c r="D211" s="87"/>
       <c r="E211" s="87"/>
       <c r="F211" s="87"/>
       <c r="O211" s="86"/>
     </row>
     <row r="212" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A212" s="80" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="B212" s="115"/>
       <c r="C212" s="94"/>
       <c r="D212" s="83"/>
       <c r="E212" s="83"/>
       <c r="F212" s="83"/>
       <c r="O212" s="83"/>
     </row>
     <row r="213" spans="1:15" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A213" s="87"/>
       <c r="B213" s="87"/>
       <c r="C213" s="87"/>
       <c r="D213" s="87"/>
       <c r="E213" s="87"/>
       <c r="F213" s="87"/>
       <c r="O213" s="86"/>
     </row>
     <row r="214" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A214" s="94" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B214" s="94"/>
       <c r="C214" s="94"/>
       <c r="D214" s="83"/>
       <c r="E214" s="83"/>
       <c r="F214" s="83"/>
       <c r="O214" s="83"/>
     </row>
     <row r="215" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A215" s="87"/>
       <c r="B215" s="87"/>
       <c r="C215" s="87"/>
       <c r="D215" s="87"/>
       <c r="E215" s="87"/>
       <c r="F215" s="87"/>
       <c r="O215" s="86"/>
     </row>
     <row r="216" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A216" s="80" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B216" s="88"/>
       <c r="C216" s="83"/>
       <c r="D216" s="83"/>
       <c r="E216" s="83"/>
       <c r="F216" s="83"/>
       <c r="O216" s="83"/>
     </row>
     <row r="217" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A217" s="84" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B217" s="85">
         <v>3</v>
       </c>
       <c r="C217" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D217" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E217" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F217" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O217" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="218" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A218" s="84" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B218" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C218" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D218" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E218" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F218" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O218" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="219" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A219" s="84" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B219" s="85">
         <v>3</v>
       </c>
       <c r="C219" s="86" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D219" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E219" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F219" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O219" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="220" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A220" s="84" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B220" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C220" s="86" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D220" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E220" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F220" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O220" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="221" spans="1:15" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A221" s="84" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B221" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C221" s="86" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D221" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E221" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F221" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O221" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="222" spans="1:15" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="84" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B222" s="85">
         <v>3</v>
       </c>
       <c r="C222" s="86" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D222" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E222" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F222" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O222" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="223" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A223" s="84" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B223" s="85">
         <v>3</v>
       </c>
       <c r="C223" s="86" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="D223" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E223" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F223" s="86" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O223" s="86" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="224" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A224" s="84" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="B224" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C224" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D224" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E224" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F224" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O224" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="225" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A225" s="84" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B225" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C225" s="86" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D225" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E225" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F225" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O225" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="226" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A226" s="84" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B226" s="85">
         <v>3</v>
       </c>
       <c r="C226" s="86" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D226" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E226" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F226" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O226" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="227" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A227" s="84" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="B227" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C227" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D227" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E227" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F227" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O227" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="228" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A228" s="84" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="B228" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C228" s="86" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D228" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E228" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F228" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O228" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="229" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A229" s="84" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="B229" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C229" s="86" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D229" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E229" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F229" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O229" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="230" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A230" s="84" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B230" s="85">
         <v>3</v>
       </c>
       <c r="C230" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D230" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E230" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F230" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O230" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="231" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A231" s="84" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B231" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C231" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D231" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E231" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F231" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O231" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="232" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A232" s="84" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="B232" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C232" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D232" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E232" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F232" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O232" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="233" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A233" s="84" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="B233" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C233" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D233" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E233" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F233" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O233" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="234" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A234" s="84" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="B234" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C234" s="86" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="D234" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E234" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F234" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O234" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="235" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A235" s="84" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="B235" s="85">
         <v>3</v>
       </c>
       <c r="C235" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D235" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E235" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F235" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O235" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="236" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A236" s="84" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B236" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C236" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D236" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E236" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F236" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O236" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="237" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A237" s="84" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B237" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C237" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D237" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E237" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F237" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O237" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="238" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A238" s="114"/>
       <c r="B238" s="114"/>
       <c r="C238" s="114"/>
       <c r="D238" s="114"/>
       <c r="E238" s="114"/>
       <c r="F238" s="114"/>
       <c r="O238" s="86"/>
     </row>
     <row r="239" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A239" s="80" t="s">
         <v>62</v>
       </c>
       <c r="B239" s="88"/>
       <c r="C239" s="83"/>
       <c r="D239" s="83"/>
       <c r="E239" s="83"/>
       <c r="F239" s="83"/>
       <c r="O239" s="83"/>
     </row>
     <row r="240" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A240" s="84" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="B240" s="85">
         <v>1</v>
       </c>
       <c r="C240" s="86" t="s">
-        <v>1235</v>
+        <v>1232</v>
       </c>
       <c r="D240" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E240" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F240" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O240" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="241" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A241" s="84" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B241" s="85">
         <v>3</v>
       </c>
       <c r="C241" s="86" t="s">
-        <v>1236</v>
+        <v>1233</v>
       </c>
       <c r="D241" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E241" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F241" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O241" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="242" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A242" s="84" t="s">
-        <v>1233</v>
+        <v>1230</v>
       </c>
       <c r="B242" s="85">
         <v>3</v>
       </c>
       <c r="C242" s="86" t="s">
         <v>63</v>
       </c>
       <c r="D242" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E242" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F242" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O242" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="243" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A243" s="84" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B243" s="85">
         <v>3</v>
       </c>
       <c r="C243" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D243" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E243" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F243" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O243" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="244" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A244" s="84" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="B244" s="85">
         <v>3</v>
       </c>
       <c r="C244" s="86" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D244" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E244" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F244" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O244" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="245" spans="1:15" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A245" s="116" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B245" s="91">
         <v>3</v>
       </c>
       <c r="C245" s="92" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="D245" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E245" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F245" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O245" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="246" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A246" s="116" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B246" s="91" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C246" s="92" t="s">
-        <v>1238</v>
+        <v>1235</v>
       </c>
       <c r="D246" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E246" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F246" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O246" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="247" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="84" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B247" s="85">
         <v>3</v>
       </c>
       <c r="C247" s="86" t="s">
-        <v>1239</v>
+        <v>1236</v>
       </c>
       <c r="D247" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E247" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F247" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O247" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="248" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A248" s="84" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B248" s="85">
         <v>3</v>
       </c>
       <c r="C248" s="86" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
       <c r="D248" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E248" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F248" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O248" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="249" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A249" s="84" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="B249" s="85">
         <v>3</v>
       </c>
       <c r="C249" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D249" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E249" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F249" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O249" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="250" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A250" s="84" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="B250" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C250" s="86" t="s">
-        <v>1241</v>
+        <v>1238</v>
       </c>
       <c r="D250" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E250" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F250" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O250" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="251" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A251" s="84" t="s">
-        <v>1234</v>
+        <v>1231</v>
       </c>
       <c r="B251" s="85">
         <v>6</v>
       </c>
       <c r="C251" s="86" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D251" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E251" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F251" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O251" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="252" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A252" s="84" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="B252" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C252" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D252" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E252" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F252" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O252" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="253" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A253" s="84" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B253" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C253" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D253" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E253" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F253" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O253" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="254" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A254" s="84" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B254" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C254" s="86" t="s">
-        <v>1357</v>
+        <v>1354</v>
       </c>
       <c r="D254" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E254" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F254" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O254" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="255" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A255" s="84" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B255" s="85">
         <v>3</v>
       </c>
       <c r="C255" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D255" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E255" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F255" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O255" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="256" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A256" s="84" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B256" s="85" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="C256" s="86" t="s">
-        <v>1242</v>
+        <v>1239</v>
       </c>
       <c r="D256" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E256" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F256" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O256" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="257" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A257" s="84" t="s">
-        <v>1173</v>
+        <v>1170</v>
       </c>
       <c r="B257" s="85" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C257" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D257" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E257" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F257" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O257" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="258" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A258" s="105" t="s">
-        <v>1232</v>
+        <v>1229</v>
       </c>
       <c r="B258" s="85"/>
       <c r="C258" s="86"/>
       <c r="D258" s="86"/>
       <c r="E258" s="86"/>
       <c r="F258" s="86"/>
       <c r="O258" s="86"/>
     </row>
     <row r="259" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A259" s="105" t="s">
-        <v>1222</v>
+        <v>1219</v>
       </c>
       <c r="B259" s="85"/>
       <c r="C259" s="86"/>
       <c r="D259" s="86"/>
       <c r="E259" s="86"/>
       <c r="F259" s="86"/>
       <c r="O259" s="86"/>
     </row>
     <row r="260" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A260" s="87"/>
       <c r="B260" s="87"/>
       <c r="C260" s="87"/>
       <c r="D260" s="87"/>
       <c r="E260" s="87"/>
       <c r="F260" s="87"/>
       <c r="O260" s="86"/>
     </row>
     <row r="261" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A261" s="80" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B261" s="88"/>
       <c r="C261" s="83"/>
       <c r="D261" s="83"/>
       <c r="E261" s="83"/>
       <c r="F261" s="83"/>
       <c r="O261" s="83"/>
     </row>
     <row r="262" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A262" s="84" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="B262" s="85">
         <v>3</v>
       </c>
       <c r="C262" s="86" t="s">
         <v>4</v>
       </c>
       <c r="D262" s="86" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E262" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F262" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O262" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="263" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A263" s="84" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B263" s="85">
         <v>3</v>
       </c>
       <c r="C263" s="86" t="s">
         <v>16</v>
       </c>
       <c r="D263" s="86" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E263" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F263" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O263" s="86" t="s">
-        <v>1349</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="264" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A264" s="87"/>
       <c r="B264" s="87"/>
       <c r="C264" s="87"/>
       <c r="D264" s="87"/>
       <c r="E264" s="87"/>
       <c r="F264" s="87"/>
       <c r="O264" s="86"/>
     </row>
     <row r="265" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A265" s="80" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="B265" s="88"/>
       <c r="C265" s="83"/>
       <c r="D265" s="83"/>
       <c r="E265" s="83"/>
       <c r="F265" s="83"/>
       <c r="O265" s="83"/>
     </row>
     <row r="266" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A266" s="84" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B266" s="85">
         <v>3</v>
       </c>
       <c r="C266" s="86" t="s">
         <v>11</v>
       </c>
       <c r="D266" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E266" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F266" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O266" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="267" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A267" s="84" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B267" s="85">
         <v>3</v>
       </c>
       <c r="C267" s="86" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D267" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E267" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F267" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O267" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="268" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A268" s="116" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="B268" s="91">
         <v>3</v>
       </c>
       <c r="C268" s="92" t="s">
         <v>44</v>
       </c>
       <c r="D268" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E268" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F268" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O268" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="269" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A269" s="84" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="B269" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C269" s="86" t="s">
-        <v>1243</v>
+        <v>1240</v>
       </c>
       <c r="D269" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E269" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F269" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O269" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="270" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A270" s="84" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="B270" s="85" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C270" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D270" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E270" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F270" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O270" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="271" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A271" s="84" t="s">
-        <v>1174</v>
+        <v>1171</v>
       </c>
       <c r="B271" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C271" s="86" t="s">
-        <v>1244</v>
+        <v>1241</v>
       </c>
       <c r="D271" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E271" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F271" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O271" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="272" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A272" s="84" t="s">
-        <v>1175</v>
+        <v>1172</v>
       </c>
       <c r="B272" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C272" s="86" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="D272" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E272" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F272" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O272" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="273" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A273" s="84" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="B273" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C273" s="86" t="s">
-        <v>1246</v>
+        <v>1243</v>
       </c>
       <c r="D273" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E273" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F273" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O273" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="274" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A274" s="87"/>
       <c r="B274" s="87"/>
       <c r="C274" s="87"/>
       <c r="D274" s="87"/>
       <c r="E274" s="87"/>
       <c r="F274" s="87"/>
       <c r="O274" s="86"/>
     </row>
     <row r="275" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A275" s="80" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="B275" s="81" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C275" s="82"/>
       <c r="D275" s="82"/>
       <c r="E275" s="82"/>
       <c r="F275" s="83"/>
       <c r="O275" s="83"/>
     </row>
     <row r="276" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A276" s="87" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B276" s="87"/>
       <c r="C276" s="87"/>
       <c r="D276" s="87"/>
       <c r="E276" s="87"/>
       <c r="F276" s="87"/>
       <c r="O276" s="86"/>
     </row>
     <row r="277" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A277" s="94" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="B277" s="94"/>
       <c r="C277" s="113"/>
       <c r="D277" s="113"/>
       <c r="E277" s="83"/>
       <c r="F277" s="83"/>
       <c r="O277" s="83"/>
     </row>
     <row r="278" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A278" s="87"/>
       <c r="B278" s="87"/>
       <c r="C278" s="87"/>
       <c r="D278" s="87"/>
       <c r="E278" s="87"/>
       <c r="F278" s="87"/>
       <c r="O278" s="86"/>
     </row>
     <row r="279" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A279" s="80" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B279" s="88"/>
       <c r="C279" s="83"/>
       <c r="D279" s="83"/>
       <c r="E279" s="83"/>
       <c r="F279" s="83"/>
       <c r="O279" s="83"/>
     </row>
     <row r="280" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A280" s="100"/>
       <c r="B280" s="100"/>
       <c r="C280" s="100"/>
       <c r="D280" s="100"/>
       <c r="E280" s="100"/>
       <c r="F280" s="100"/>
       <c r="O280" s="86"/>
     </row>
     <row r="281" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A281" s="80" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="B281" s="88"/>
       <c r="C281" s="83"/>
       <c r="D281" s="83"/>
       <c r="E281" s="83"/>
       <c r="F281" s="83"/>
       <c r="O281" s="83"/>
     </row>
     <row r="282" spans="1:15" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A282" s="84" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="B282" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C282" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D282" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E282" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F282" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O282" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="283" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A283" s="84" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B283" s="85">
         <v>3</v>
       </c>
       <c r="C283" s="166" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D283" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E283" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F283" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O283" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="284" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A284" s="84" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="B284" s="85">
         <v>3</v>
       </c>
       <c r="C284" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D284" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E284" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F284" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O284" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="285" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A285" s="84" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="B285" s="85">
         <v>3</v>
       </c>
       <c r="C285" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D285" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E285" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F285" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O285" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="286" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A286" s="132" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B286" s="133">
         <v>3</v>
       </c>
       <c r="C286" s="134" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D286" s="134" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="E286" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F286" s="134" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="O286" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="287" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A287" s="84" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B287" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C287" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D287" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E287" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F287" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O287" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="288" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A288" s="84" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B288" s="85">
         <v>3</v>
       </c>
       <c r="C288" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D288" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E288" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F288" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O288" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="289" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A289" s="84" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="B289" s="85">
         <v>3</v>
       </c>
       <c r="C289" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D289" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E289" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F289" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O289" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="290" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A290" s="84" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B290" s="85">
         <v>3</v>
       </c>
       <c r="C290" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D290" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E290" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F290" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O290" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="291" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A291" s="87"/>
       <c r="B291" s="87"/>
       <c r="C291" s="87"/>
       <c r="D291" s="87"/>
       <c r="E291" s="87"/>
       <c r="F291" s="87"/>
       <c r="O291" s="86"/>
     </row>
     <row r="292" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A292" s="94" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B292" s="94"/>
       <c r="C292" s="94"/>
       <c r="D292" s="94"/>
       <c r="E292" s="83"/>
       <c r="F292" s="83"/>
       <c r="O292" s="83"/>
     </row>
     <row r="293" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A293" s="87"/>
       <c r="B293" s="87"/>
       <c r="C293" s="87"/>
       <c r="D293" s="87"/>
       <c r="E293" s="87"/>
       <c r="F293" s="87"/>
       <c r="O293" s="86"/>
     </row>
     <row r="294" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A294" s="80" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B294" s="88"/>
       <c r="C294" s="83"/>
       <c r="D294" s="83"/>
       <c r="E294" s="83"/>
       <c r="F294" s="83"/>
       <c r="O294" s="83"/>
     </row>
     <row r="295" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A295" s="97" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="B295" s="85" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="C295" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D295" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E295" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F295" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O295" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="296" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A296" s="84" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B296" s="85">
         <v>3</v>
       </c>
       <c r="C296" s="86" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D296" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E296" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F296" s="86" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="O296" s="86" t="s">
-        <v>1341</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="297" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A297" s="84" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B297" s="85">
         <v>3</v>
       </c>
       <c r="C297" s="86" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="D297" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E297" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F297" s="86" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="O297" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="298" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A298" s="84" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B298" s="85">
         <v>3</v>
       </c>
       <c r="C298" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D298" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E298" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F298" s="86" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="O298" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="299" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A299" s="84" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B299" s="85">
         <v>3</v>
       </c>
       <c r="C299" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D299" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E299" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F299" s="86" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="O299" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="300" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A300" s="116" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B300" s="91">
         <v>3</v>
       </c>
       <c r="C300" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D300" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E300" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F300" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O300" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="301" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A301" s="84" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B301" s="85">
         <v>3</v>
       </c>
       <c r="C301" s="86" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="D301" s="86" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="E301" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F301" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O301" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="302" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A302" s="84" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="B302" s="85">
         <v>3</v>
       </c>
       <c r="C302" s="117" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D302" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E302" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F302" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O302" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="303" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A303" s="84" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="B303" s="85">
         <v>3</v>
       </c>
       <c r="C303" s="86" t="s">
-        <v>1300</v>
+        <v>1297</v>
       </c>
       <c r="D303" s="86" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E303" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F303" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O303" s="86" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="304" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A304" s="116" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B304" s="91">
         <v>3</v>
       </c>
       <c r="C304" s="92" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="D304" s="92" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="E304" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F304" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O304" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="305" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A305" s="84" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B305" s="85">
         <v>3</v>
       </c>
       <c r="C305" s="86" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="D305" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E305" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F305" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O305" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="306" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A306" s="116" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B306" s="91" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C306" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D306" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E306" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F306" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O306" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="307" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A307" s="84" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="B307" s="85">
         <v>3</v>
       </c>
       <c r="C307" s="86" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D307" s="86" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E307" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F307" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O307" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="308" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A308" s="84" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="B308" s="85">
         <v>3</v>
       </c>
       <c r="C308" s="86" t="s">
         <v>36</v>
       </c>
       <c r="D308" s="86" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E308" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F308" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O308" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="309" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A309" s="84" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="B309" s="85">
         <v>3</v>
       </c>
       <c r="C309" s="86" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D309" s="86" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E309" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F309" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O309" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="310" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A310" s="84" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B310" s="85">
         <v>3</v>
       </c>
       <c r="C310" s="86" t="s">
         <v>37</v>
       </c>
       <c r="D310" s="86" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E310" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F310" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O310" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="311" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A311" s="84" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="B311" s="85">
         <v>3</v>
       </c>
       <c r="C311" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D311" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E311" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F311" s="86" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="O311" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="312" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A312" s="84" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B312" s="85">
         <v>3</v>
       </c>
       <c r="C312" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D312" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E312" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F312" s="86" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="O312" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="313" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A313" s="84" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B313" s="85">
         <v>3</v>
       </c>
       <c r="C313" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D313" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E313" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F313" s="86" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="O313" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="314" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A314" s="116" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B314" s="91">
         <v>3</v>
       </c>
       <c r="C314" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D314" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E314" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F314" s="92" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O314" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="315" spans="1:15" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A315" s="84" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="B315" s="85">
         <v>3</v>
       </c>
       <c r="C315" s="86" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D315" s="86" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="E315" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F315" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O315" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="316" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A316" s="84" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B316" s="85">
         <v>3</v>
       </c>
       <c r="C316" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D316" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E316" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F316" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O316" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="317" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A317" s="84" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B317" s="85">
         <v>3</v>
       </c>
       <c r="C317" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D317" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E317" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F317" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O317" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="318" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A318" s="116" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="B318" s="91">
         <v>3</v>
       </c>
       <c r="C318" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D318" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E318" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F318" s="92" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="O318" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="319" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A319" s="116" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B319" s="91">
         <v>3</v>
       </c>
       <c r="C319" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D319" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E319" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F319" s="92" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="O319" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="320" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A320" s="116" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B320" s="91">
         <v>3</v>
       </c>
       <c r="C320" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D320" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E320" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F320" s="92" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="O320" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="321" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A321" s="84" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B321" s="85">
         <v>3</v>
       </c>
       <c r="C321" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D321" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E321" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F321" s="86" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="O321" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="322" spans="1:15" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A322" s="84" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B322" s="85">
         <v>3</v>
       </c>
       <c r="C322" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D322" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E322" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F322" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O322" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="323" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A323" s="84" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="B323" s="85">
         <v>3</v>
       </c>
       <c r="C323" s="86" t="s">
         <v>45</v>
       </c>
       <c r="D323" s="86" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E323" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F323" s="86" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O323" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="324" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A324" s="87"/>
       <c r="B324" s="87"/>
       <c r="C324" s="87"/>
       <c r="D324" s="87"/>
       <c r="E324" s="87"/>
       <c r="F324" s="87"/>
       <c r="O324" s="86"/>
     </row>
     <row r="325" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A325" s="80" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B325" s="88"/>
       <c r="C325" s="83"/>
       <c r="D325" s="83"/>
       <c r="E325" s="83"/>
       <c r="F325" s="83"/>
       <c r="O325" s="83"/>
     </row>
     <row r="326" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A326" s="118" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="B326" s="119" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C326" s="120" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="D326" s="120" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E326" s="120" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F326" s="120" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O326" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="327" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A327" s="87"/>
       <c r="B327" s="87"/>
       <c r="C327" s="87"/>
       <c r="D327" s="87"/>
       <c r="E327" s="87"/>
       <c r="F327" s="87"/>
       <c r="O327" s="86"/>
     </row>
     <row r="328" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A328" s="80" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B328" s="88"/>
       <c r="C328" s="83"/>
       <c r="D328" s="83"/>
       <c r="E328" s="83"/>
       <c r="F328" s="83"/>
       <c r="O328" s="83"/>
     </row>
     <row r="329" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A329" s="84" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B329" s="85">
         <v>3</v>
       </c>
       <c r="C329" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D329" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E329" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F329" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O329" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="330" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A330" s="84" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B330" s="85">
         <v>3</v>
       </c>
       <c r="C330" s="86" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D330" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E330" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F330" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O330" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="331" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A331" s="84" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B331" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C331" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D331" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E331" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F331" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O331" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="332" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A332" s="101" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B332" s="102" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C332" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D332" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E332" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F332" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O332" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="333" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A333" s="87"/>
       <c r="B333" s="87"/>
       <c r="C333" s="87"/>
       <c r="D333" s="87"/>
       <c r="E333" s="87"/>
       <c r="F333" s="87"/>
       <c r="O333" s="86"/>
     </row>
     <row r="334" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A334" s="80" t="s">
-        <v>1186</v>
+        <v>1183</v>
       </c>
       <c r="B334" s="88"/>
       <c r="C334" s="83"/>
       <c r="D334" s="83"/>
       <c r="E334" s="83"/>
       <c r="F334" s="83"/>
       <c r="O334" s="83"/>
     </row>
     <row r="335" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A335" s="87"/>
       <c r="B335" s="87"/>
       <c r="C335" s="87"/>
       <c r="D335" s="87"/>
       <c r="E335" s="87"/>
       <c r="F335" s="87"/>
       <c r="O335" s="86"/>
     </row>
     <row r="336" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A336" s="80" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B336" s="88"/>
       <c r="C336" s="83"/>
       <c r="D336" s="83"/>
       <c r="E336" s="83"/>
       <c r="F336" s="83"/>
       <c r="O336" s="83"/>
     </row>
     <row r="337" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A337" s="84" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B337" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C337" s="86" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="D337" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E337" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F337" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O337" s="86" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="338" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A338" s="84" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="B338" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C338" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D338" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E338" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F338" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O338" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="339" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A339" s="84" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B339" s="85">
         <v>3</v>
       </c>
       <c r="C339" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D339" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E339" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F339" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O339" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="340" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A340" s="116" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B340" s="91">
         <v>3</v>
       </c>
       <c r="C340" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D340" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E340" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F340" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O340" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="341" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A341" s="116" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B341" s="91">
         <v>3</v>
       </c>
       <c r="C341" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D341" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E341" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F341" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O341" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="342" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A342" s="93" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B342" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C342" s="86" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D342" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E342" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F342" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O342" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="343" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A343" s="93" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="B343" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C343" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D343" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E343" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F343" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O343" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="344" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A344" s="84" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="B344" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C344" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D344" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E344" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F344" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O344" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="345" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A345" s="84" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B345" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C345" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D345" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E345" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F345" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O345" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="346" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A346" s="93" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B346" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C346" s="86" t="s">
-        <v>1309</v>
+        <v>1306</v>
       </c>
       <c r="D346" s="86" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E346" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F346" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O346" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="347" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A347" s="84" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B347" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C347" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D347" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E347" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F347" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O347" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="348" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A348" s="93" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="B348" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C348" s="86" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D348" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E348" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F348" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O348" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="349" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A349" s="84" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B349" s="85">
         <v>3</v>
       </c>
       <c r="C349" s="86" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D349" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E349" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F349" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O349" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="350" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A350" s="93" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B350" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C350" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D350" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E350" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F350" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O350" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="351" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A351" s="93" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B351" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C351" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D351" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E351" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F351" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O351" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="352" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A352" s="84" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B352" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C352" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D352" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E352" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F352" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O352" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="353" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A353" s="84" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B353" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C353" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D353" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E353" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F353" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O353" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="354" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A354" s="84" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B354" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C354" s="86" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="D354" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E354" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F354" s="86" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O354" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="355" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A355" s="84" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B355" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C355" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D355" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E355" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F355" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O355" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="356" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A356" s="84" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B356" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C356" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D356" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E356" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F356" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O356" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="357" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A357" s="84" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B357" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C357" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D357" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E357" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F357" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O357" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="358" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A358" s="84" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B358" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C358" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D358" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E358" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F358" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O358" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="359" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A359" s="84" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B359" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C359" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D359" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E359" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F359" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O359" s="166" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="360" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A360" s="84" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B360" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C360" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D360" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E360" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F360" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O360" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="361" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A361" s="84" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B361" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C361" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D361" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E361" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F361" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O361" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="362" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A362" s="84" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B362" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C362" s="86" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="D362" s="86" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E362" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F362" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O362" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="363" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A363" s="87"/>
       <c r="B363" s="87"/>
       <c r="C363" s="87"/>
       <c r="D363" s="87"/>
       <c r="E363" s="87"/>
       <c r="F363" s="87"/>
       <c r="O363" s="86"/>
     </row>
     <row r="364" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A364" s="80" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B364" s="88"/>
       <c r="C364" s="83"/>
       <c r="D364" s="83"/>
       <c r="E364" s="83"/>
       <c r="F364" s="83"/>
       <c r="O364" s="83"/>
     </row>
     <row r="365" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A365" s="84" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="B365" s="85">
         <v>2</v>
       </c>
       <c r="C365" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D365" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E365" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F365" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O365" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="366" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A366" s="84" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B366" s="85">
         <v>1</v>
       </c>
       <c r="C366" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D366" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E366" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F366" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O366" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="367" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A367" s="84" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="B367" s="85">
         <v>1</v>
       </c>
       <c r="C367" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D367" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E367" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F367" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O367" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="368" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A368" s="87"/>
       <c r="B368" s="87"/>
       <c r="C368" s="87"/>
       <c r="D368" s="87"/>
       <c r="E368" s="87"/>
       <c r="F368" s="87"/>
       <c r="O368" s="86"/>
     </row>
     <row r="369" spans="1:15" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A369" s="80" t="s">
-        <v>1190</v>
+        <v>1187</v>
       </c>
       <c r="B369" s="88"/>
       <c r="C369" s="83"/>
       <c r="D369" s="83"/>
       <c r="E369" s="83"/>
       <c r="F369" s="83"/>
       <c r="O369" s="83"/>
     </row>
     <row r="370" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A370" s="87"/>
       <c r="B370" s="87"/>
       <c r="C370" s="87"/>
       <c r="D370" s="87"/>
       <c r="E370" s="87"/>
       <c r="F370" s="87"/>
       <c r="O370" s="86"/>
     </row>
     <row r="371" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A371" s="80" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B371" s="88" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C371" s="83"/>
       <c r="D371" s="83"/>
       <c r="E371" s="83"/>
       <c r="F371" s="83"/>
       <c r="O371" s="83"/>
     </row>
     <row r="372" spans="1:15" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A372" s="84" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="B372" s="85">
         <v>3</v>
       </c>
       <c r="C372" s="86" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="D372" s="86" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="E372" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F372" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O372" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="373" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A373" s="84" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B373" s="85" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C373" s="86" t="s">
-        <v>1306</v>
+        <v>1303</v>
       </c>
       <c r="D373" s="86" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="E373" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F373" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O373" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="374" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="84" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="B374" s="85" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C374" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D374" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E374" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F374" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O374" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="375" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A375" s="84" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B375" s="85">
         <v>3</v>
       </c>
       <c r="C375" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D375" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E375" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F375" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O375" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="376" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A376" s="101" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B376" s="102" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C376" s="103" t="s">
-        <v>1322</v>
+        <v>1319</v>
       </c>
       <c r="D376" s="103" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="E376" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F376" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O376" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="377" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A377" s="101" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="B377" s="102" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C377" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D377" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E377" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F377" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O377" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="378" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A378" s="101" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="B378" s="102">
         <v>3</v>
       </c>
       <c r="C378" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D378" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E378" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F378" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O378" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="379" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A379" s="101" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B379" s="102" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="C379" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D379" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E379" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F379" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O379" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="380" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A380" s="101" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="B380" s="102" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C380" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D380" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E380" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F380" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O380" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="381" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A381" s="101" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="B381" s="102">
         <v>2</v>
       </c>
       <c r="C381" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D381" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E381" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F381" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O381" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="382" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="121"/>
       <c r="B382" s="121"/>
       <c r="C382" s="121"/>
       <c r="D382" s="121"/>
       <c r="E382" s="121"/>
       <c r="F382" s="121"/>
       <c r="O382" s="86"/>
     </row>
     <row r="383" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A383" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B383" s="88"/>
       <c r="C383" s="83"/>
       <c r="D383" s="83"/>
       <c r="E383" s="83"/>
       <c r="F383" s="83"/>
       <c r="O383" s="83"/>
     </row>
     <row r="384" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A384" s="84" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B384" s="85">
         <v>3</v>
       </c>
       <c r="C384" s="86" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D384" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E384" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F384" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O384" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="385" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A385" s="84" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B385" s="85">
         <v>3</v>
       </c>
       <c r="C385" s="86" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D385" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E385" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F385" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O385" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="386" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A386" s="84" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B386" s="85">
         <v>3</v>
       </c>
       <c r="C386" s="86" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D386" s="86" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E386" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F386" s="86" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="O386" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="387" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A387" s="84" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B387" s="85">
         <v>3</v>
       </c>
       <c r="C387" s="86" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="D387" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E387" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F387" s="86" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="O387" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="388" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A388" s="84" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B388" s="85">
         <v>3</v>
       </c>
       <c r="C388" s="86" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="D388" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E388" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F388" s="86" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="O388" s="86" t="s">
-        <v>1352</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="389" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A389" s="84" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B389" s="85">
         <v>3</v>
       </c>
       <c r="C389" s="86" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D389" s="86" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E389" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F389" s="86" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O389" s="86" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="390" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A390" s="84" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="B390" s="85">
         <v>3</v>
       </c>
       <c r="C390" s="86" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D390" s="86" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E390" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F390" s="86" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O390" s="86" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="391" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A391" s="84" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B391" s="85">
         <v>3</v>
       </c>
       <c r="C391" s="86" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D391" s="86" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E391" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F391" s="86" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O391" s="86" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="392" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A392" s="84" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B392" s="85">
         <v>3</v>
       </c>
       <c r="C392" s="86" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D392" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E392" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F392" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O392" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="393" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A393" s="122" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="B393" s="95">
         <v>3</v>
       </c>
       <c r="C393" s="96" t="s">
-        <v>1247</v>
+        <v>1244</v>
       </c>
       <c r="D393" s="96" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E393" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F393" s="96" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="O393" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="394" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A394" s="123" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B394" s="85">
         <v>3</v>
       </c>
       <c r="C394" s="86" t="s">
-        <v>1248</v>
+        <v>1245</v>
       </c>
       <c r="D394" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E394" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F394" s="86" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="O394" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="395" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A395" s="84" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B395" s="85">
         <v>3</v>
       </c>
       <c r="C395" s="86" t="s">
-        <v>1249</v>
+        <v>1246</v>
       </c>
       <c r="D395" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E395" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F395" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O395" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="396" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A396" s="84" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B396" s="85">
         <v>3</v>
       </c>
       <c r="C396" s="86" t="s">
-        <v>1249</v>
+        <v>1246</v>
       </c>
       <c r="D396" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E396" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F396" s="86" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="O396" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="397" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A397" s="122" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B397" s="95">
         <v>3</v>
       </c>
       <c r="C397" s="96" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D397" s="96" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E397" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F397" s="96" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="O397" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="398" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A398" s="84" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B398" s="85">
         <v>3</v>
       </c>
       <c r="C398" s="86" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="D398" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E398" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F398" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O398" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="399" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A399" s="84" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B399" s="85">
         <v>3</v>
       </c>
       <c r="C399" s="86" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="D399" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E399" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F399" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O399" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="400" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A400" s="84" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B400" s="85">
         <v>3</v>
       </c>
       <c r="C400" s="86" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="D400" s="86" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E400" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F400" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O400" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="401" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A401" s="84" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B401" s="85">
         <v>3</v>
       </c>
       <c r="C401" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D401" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E401" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F401" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O401" s="86"/>
     </row>
     <row r="402" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A402" s="87"/>
       <c r="B402" s="87"/>
       <c r="C402" s="87"/>
       <c r="D402" s="87"/>
       <c r="E402" s="87"/>
       <c r="F402" s="87"/>
       <c r="O402" s="86"/>
     </row>
     <row r="403" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A403" s="80" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B403" s="88"/>
       <c r="C403" s="83"/>
       <c r="D403" s="83"/>
       <c r="E403" s="83"/>
       <c r="F403" s="83"/>
       <c r="O403" s="83"/>
     </row>
     <row r="404" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A404" s="84" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="B404" s="85">
         <v>3</v>
       </c>
       <c r="C404" s="86" t="s">
         <v>64</v>
       </c>
       <c r="D404" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E404" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F404" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O404" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="405" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A405" s="84" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B405" s="85">
         <v>3</v>
       </c>
       <c r="C405" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D405" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E405" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F405" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O405" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="406" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A406" s="84" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="B406" s="85">
         <v>3</v>
       </c>
       <c r="C406" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D406" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E406" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F406" s="86" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O406" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="407" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A407" s="84" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="B407" s="85">
         <v>3</v>
       </c>
       <c r="C407" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D407" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E407" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F407" s="86" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="O407" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="408" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A408" s="84" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B408" s="85">
         <v>3</v>
       </c>
       <c r="C408" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D408" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E408" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F408" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O408" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="409" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A409" s="84" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="B409" s="85">
         <v>3</v>
       </c>
       <c r="C409" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D409" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E409" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F409" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O409" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="410" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A410" s="84" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B410" s="85">
         <v>3</v>
       </c>
       <c r="C410" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D410" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E410" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F410" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O410" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="411" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A411" s="84" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B411" s="85">
         <v>3</v>
       </c>
       <c r="C411" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D411" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E411" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F411" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O411" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="412" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A412" s="87" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B412" s="87"/>
       <c r="C412" s="87"/>
       <c r="D412" s="87"/>
       <c r="E412" s="87"/>
       <c r="F412" s="87"/>
       <c r="O412" s="86"/>
     </row>
     <row r="413" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A413" s="80" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B413" s="106"/>
       <c r="C413" s="107"/>
       <c r="D413" s="107"/>
       <c r="E413" s="107"/>
       <c r="F413" s="108"/>
       <c r="O413" s="83"/>
     </row>
     <row r="414" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A414" s="84" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B414" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C414" s="86" t="s">
-        <v>1322</v>
+        <v>1319</v>
       </c>
       <c r="D414" s="86" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="E414" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F414" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O414" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="415" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A415" s="84" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B415" s="85">
         <v>3</v>
       </c>
       <c r="C415" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D415" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E415" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F415" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O415" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="416" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A416" s="93" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B416" s="85">
         <v>2</v>
       </c>
       <c r="C416" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D416" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E416" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F416" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O416" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="417" spans="1:17" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A417" s="87"/>
       <c r="B417" s="87"/>
       <c r="C417" s="87"/>
       <c r="D417" s="87"/>
       <c r="E417" s="87"/>
       <c r="F417" s="87"/>
       <c r="O417" s="86"/>
     </row>
     <row r="418" spans="1:17" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A418" s="124" t="s">
         <v>26</v>
       </c>
       <c r="B418" s="124"/>
       <c r="C418" s="83"/>
       <c r="D418" s="83"/>
       <c r="E418" s="83"/>
       <c r="F418" s="83"/>
       <c r="O418" s="83"/>
     </row>
     <row r="419" spans="1:17" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A419" s="84" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B419" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C419" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D419" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E419" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F419" s="86" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="O419" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="420" spans="1:17" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A420" s="84" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B420" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C420" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D420" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E420" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F420" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O420" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="421" spans="1:17" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A421" s="84" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B421" s="85">
         <v>3</v>
       </c>
       <c r="C421" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D421" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E421" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F421" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O421" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="422" spans="1:17" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A422" s="84" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B422" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C422" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D422" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E422" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F422" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O422" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="423" spans="1:17" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A423" s="84" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B423" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C423" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D423" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E423" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F423" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O423" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="Q423" s="135"/>
     </row>
     <row r="424" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A424" s="84" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="B424" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C424" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D424" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E424" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F424" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O424" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="425" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A425" s="84" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B425" s="85" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C425" s="86" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D425" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E425" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F425" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O425" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="426" spans="1:17" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A426" s="84" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B426" s="85">
         <v>3</v>
       </c>
       <c r="C426" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D426" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E426" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F426" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O426" s="163" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="427" spans="1:17" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A427" s="84" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B427" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C427" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D427" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E427" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F427" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O427" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="428" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A428" s="84" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B428" s="85" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C428" s="86" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D428" s="86" t="s">
         <v>60</v>
       </c>
       <c r="E428" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F428" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O428" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="429" spans="1:17" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A429" s="84" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B429" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C429" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D429" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E429" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F429" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O429" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="430" spans="1:17" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A430" s="84" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B430" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C430" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D430" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E430" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F430" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O430" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="431" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A431" s="84" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B431" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C431" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D431" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E431" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F431" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O431" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="432" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A432" s="84" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B432" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C432" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D432" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E432" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F432" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O432" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="433" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A433" s="87"/>
       <c r="B433" s="87"/>
       <c r="C433" s="87"/>
       <c r="D433" s="87"/>
       <c r="E433" s="87"/>
       <c r="F433" s="87"/>
       <c r="O433" s="86"/>
     </row>
     <row r="434" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A434" s="80" t="s">
-        <v>1192</v>
+        <v>1189</v>
       </c>
       <c r="B434" s="88"/>
       <c r="C434" s="83"/>
       <c r="D434" s="83"/>
       <c r="E434" s="83"/>
       <c r="F434" s="83"/>
       <c r="O434" s="83"/>
     </row>
     <row r="435" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A435" s="87"/>
       <c r="B435" s="87"/>
       <c r="C435" s="87"/>
       <c r="D435" s="87"/>
       <c r="E435" s="87"/>
       <c r="F435" s="87"/>
       <c r="O435" s="86"/>
     </row>
     <row r="436" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A436" s="80" t="s">
-        <v>1193</v>
+        <v>1190</v>
       </c>
       <c r="B436" s="88"/>
       <c r="C436" s="83"/>
       <c r="D436" s="83"/>
       <c r="E436" s="83"/>
       <c r="F436" s="83"/>
       <c r="O436" s="83"/>
     </row>
     <row r="437" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A437" s="87"/>
       <c r="B437" s="87"/>
       <c r="C437" s="87"/>
       <c r="D437" s="87"/>
       <c r="E437" s="87"/>
       <c r="F437" s="87"/>
       <c r="O437" s="86"/>
     </row>
     <row r="438" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A438" s="94" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="B438" s="94"/>
       <c r="C438" s="83"/>
       <c r="D438" s="83"/>
       <c r="E438" s="83"/>
       <c r="F438" s="83"/>
       <c r="O438" s="83"/>
     </row>
     <row r="439" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A439" s="87"/>
       <c r="B439" s="87"/>
       <c r="C439" s="87"/>
       <c r="D439" s="87"/>
       <c r="E439" s="87"/>
       <c r="F439" s="87"/>
       <c r="O439" s="86"/>
     </row>
     <row r="440" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A440" s="80" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B440" s="88"/>
       <c r="C440" s="83"/>
       <c r="D440" s="83"/>
       <c r="E440" s="83"/>
       <c r="F440" s="83"/>
       <c r="O440" s="83"/>
     </row>
     <row r="441" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A441" s="84" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B441" s="85">
         <v>3</v>
       </c>
       <c r="C441" s="86" t="s">
         <v>7</v>
       </c>
       <c r="D441" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E441" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F441" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O441" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="442" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A442" s="84" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B442" s="85">
         <v>3</v>
       </c>
       <c r="C442" s="86" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
       <c r="D442" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E442" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F442" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O442" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="443" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A443" s="84" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B443" s="85">
         <v>3</v>
       </c>
       <c r="C443" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D443" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E443" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F443" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O443" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="444" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A444" s="84" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B444" s="85">
         <v>3</v>
       </c>
       <c r="C444" s="86" t="s">
         <v>43</v>
       </c>
       <c r="D444" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E444" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F444" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O444" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="445" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A445" s="84" t="s">
-        <v>1194</v>
+        <v>1191</v>
       </c>
       <c r="B445" s="85" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C445" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D445" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E445" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F445" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O445" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="446" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A446" s="84" t="s">
-        <v>1195</v>
+        <v>1192</v>
       </c>
       <c r="B446" s="85" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C446" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D446" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E446" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F446" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O446" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="447" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A447" s="87"/>
       <c r="B447" s="87"/>
       <c r="C447" s="87"/>
       <c r="D447" s="87"/>
       <c r="E447" s="87"/>
       <c r="F447" s="87"/>
       <c r="O447" s="86"/>
     </row>
     <row r="448" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A448" s="80" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B448" s="88"/>
       <c r="C448" s="83"/>
       <c r="D448" s="83"/>
       <c r="E448" s="83"/>
       <c r="F448" s="83"/>
       <c r="O448" s="83"/>
     </row>
     <row r="449" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A449" s="84" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B449" s="85">
         <v>3</v>
       </c>
       <c r="C449" s="86" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D449" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E449" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F449" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O449" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="450" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A450" s="84" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B450" s="85">
         <v>3</v>
       </c>
       <c r="C450" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D450" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E450" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F450" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O450" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="451" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A451" s="84" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B451" s="85">
         <v>3</v>
       </c>
       <c r="C451" s="86" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D451" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E451" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F451" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O451" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="452" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A452" s="84" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="B452" s="85">
         <v>3</v>
       </c>
       <c r="C452" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D452" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E452" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F452" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O452" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="453" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A453" s="84" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B453" s="85">
         <v>3</v>
       </c>
       <c r="C453" s="86" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D453" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E453" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F453" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O453" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="454" spans="1:15" s="25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A454" s="84" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B454" s="85">
         <v>3</v>
       </c>
       <c r="C454" s="86" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D454" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E454" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F454" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O454" s="165" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="455" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A455" s="87"/>
       <c r="B455" s="87"/>
       <c r="C455" s="87"/>
       <c r="D455" s="87"/>
       <c r="E455" s="87"/>
       <c r="F455" s="87"/>
       <c r="O455" s="86"/>
     </row>
     <row r="456" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A456" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B456" s="88"/>
       <c r="C456" s="83"/>
       <c r="D456" s="83"/>
       <c r="E456" s="83"/>
       <c r="F456" s="83"/>
       <c r="O456" s="83"/>
     </row>
     <row r="457" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A457" s="109" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B457" s="110">
         <v>3</v>
       </c>
       <c r="C457" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D457" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E457" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F457" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O457" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="458" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A458" s="93" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="B458" s="85">
         <v>3</v>
       </c>
       <c r="C458" s="86" t="s">
         <v>14</v>
       </c>
       <c r="D458" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E458" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F458" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O458" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="459" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A459" s="84" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B459" s="85">
         <v>3</v>
       </c>
       <c r="C459" s="86" t="s">
         <v>2</v>
       </c>
       <c r="D459" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E459" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F459" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O459" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="460" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A460" s="84" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="B460" s="85">
         <v>3</v>
       </c>
       <c r="C460" s="86" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D460" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E460" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F460" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O460" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="461" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A461" s="84" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B461" s="85">
         <v>3</v>
       </c>
       <c r="C461" s="86" t="s">
         <v>14</v>
       </c>
       <c r="D461" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E461" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F461" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O461" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="462" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A462" s="101" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B462" s="102">
         <v>4</v>
       </c>
       <c r="C462" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D462" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E462" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F462" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O462" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="463" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A463" s="84" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B463" s="85">
         <v>4</v>
       </c>
       <c r="C463" s="86" t="s">
         <v>14</v>
       </c>
       <c r="D463" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E463" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F463" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O463" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="464" spans="1:15" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A464" s="84" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="B464" s="85">
         <v>3</v>
       </c>
       <c r="C464" s="86" t="s">
-        <v>1254</v>
+        <v>1251</v>
       </c>
       <c r="D464" s="86" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E464" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F464" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O464" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="465" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A465" s="84" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B465" s="85">
         <v>3</v>
       </c>
       <c r="C465" s="86" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D465" s="86" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E465" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F465" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O465" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="466" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A466" s="84" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B466" s="85">
         <v>4</v>
       </c>
       <c r="C466" s="86" t="s">
         <v>3</v>
       </c>
       <c r="D466" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E466" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F466" s="86" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="O466" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="467" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A467" s="84" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B467" s="85">
         <v>4</v>
       </c>
       <c r="C467" s="86" t="s">
         <v>56</v>
       </c>
       <c r="D467" s="86" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E467" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F467" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O467" s="86" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="468" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A468" s="84" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B468" s="85">
         <v>4</v>
       </c>
       <c r="C468" s="86" t="s">
         <v>15</v>
       </c>
       <c r="D468" s="86" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E468" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F468" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O468" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="469" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A469" s="84" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B469" s="85">
         <v>4</v>
       </c>
       <c r="C469" s="86" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D469" s="86" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E469" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F469" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O469" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="470" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A470" s="84" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B470" s="85">
         <v>4</v>
       </c>
       <c r="C470" s="86" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D470" s="86" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E470" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F470" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O470" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="471" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A471" s="84" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B471" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C471" s="86" t="s">
         <v>12</v>
       </c>
       <c r="D471" s="86" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E471" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F471" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O471" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="472" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A472" s="84" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B472" s="85">
         <v>4</v>
       </c>
       <c r="C472" s="86" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D472" s="86" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E472" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F472" s="86" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="O472" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="473" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A473" s="87"/>
       <c r="B473" s="87"/>
       <c r="C473" s="87"/>
       <c r="D473" s="87"/>
       <c r="E473" s="87"/>
       <c r="F473" s="87"/>
       <c r="O473" s="86"/>
     </row>
     <row r="474" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A474" s="80" t="s">
-        <v>1196</v>
+        <v>1193</v>
       </c>
       <c r="B474" s="88"/>
       <c r="C474" s="83"/>
       <c r="D474" s="83"/>
       <c r="E474" s="83"/>
       <c r="F474" s="83"/>
       <c r="O474" s="83"/>
     </row>
     <row r="475" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A475" s="87"/>
       <c r="B475" s="87"/>
       <c r="C475" s="87"/>
       <c r="D475" s="87"/>
       <c r="E475" s="87"/>
       <c r="F475" s="87"/>
       <c r="O475" s="86"/>
     </row>
     <row r="476" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A476" s="80" t="s">
-        <v>1197</v>
+        <v>1194</v>
       </c>
       <c r="B476" s="88"/>
       <c r="C476" s="83"/>
       <c r="D476" s="83"/>
       <c r="E476" s="83"/>
       <c r="F476" s="83"/>
       <c r="O476" s="83"/>
     </row>
     <row r="477" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A477" s="87"/>
       <c r="B477" s="87"/>
       <c r="C477" s="87"/>
       <c r="D477" s="87"/>
       <c r="E477" s="87"/>
       <c r="F477" s="87"/>
       <c r="O477" s="86"/>
     </row>
     <row r="478" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A478" s="80" t="s">
-        <v>1198</v>
+        <v>1195</v>
       </c>
       <c r="B478" s="106"/>
       <c r="C478" s="107"/>
       <c r="D478" s="107"/>
       <c r="E478" s="107"/>
       <c r="F478" s="108"/>
       <c r="O478" s="83"/>
     </row>
     <row r="479" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A479" s="87"/>
       <c r="B479" s="87"/>
       <c r="C479" s="87"/>
       <c r="D479" s="87"/>
       <c r="E479" s="87"/>
       <c r="F479" s="87"/>
       <c r="O479" s="86"/>
     </row>
     <row r="480" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A480" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B480" s="125"/>
       <c r="C480" s="126"/>
       <c r="D480" s="126"/>
       <c r="E480" s="126"/>
       <c r="F480" s="127"/>
       <c r="O480" s="83"/>
     </row>
     <row r="481" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A481" s="84" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B481" s="85">
         <v>3</v>
       </c>
       <c r="C481" s="86" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D481" s="86" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E481" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F481" s="86" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O481" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="482" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A482" s="84" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B482" s="85">
         <v>3</v>
       </c>
       <c r="C482" s="86" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D482" s="86" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E482" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F482" s="86" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O482" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="483" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A483" s="84" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B483" s="85">
         <v>3</v>
       </c>
       <c r="C483" s="86" t="s">
+        <v>84</v>
+      </c>
+      <c r="D483" s="86" t="s">
         <v>85</v>
       </c>
-      <c r="D483" s="86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E483" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F483" s="86" t="s">
         <v>53</v>
       </c>
       <c r="O483" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="484" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A484" s="109" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B484" s="110">
         <v>3</v>
       </c>
       <c r="C484" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D484" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E484" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F484" s="111" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O484" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="485" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A485" s="84" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B485" s="85">
         <v>3</v>
       </c>
       <c r="C485" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D485" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E485" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F485" s="86" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O485" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="486" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A486" s="116" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="B486" s="91">
         <v>3</v>
       </c>
       <c r="C486" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D486" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E486" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F486" s="92" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O486" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="487" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A487" s="84" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
       <c r="B487" s="85">
         <v>3</v>
       </c>
       <c r="C487" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D487" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E487" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F487" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O487" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="488" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A488" s="84" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="B488" s="85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C488" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D488" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E488" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F488" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O488" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="489" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A489" s="104"/>
       <c r="B489" s="104"/>
       <c r="C489" s="104"/>
       <c r="D489" s="87"/>
       <c r="E489" s="104"/>
       <c r="F489" s="87"/>
       <c r="O489" s="86"/>
     </row>
     <row r="490" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A490" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B490" s="106"/>
       <c r="C490" s="107"/>
       <c r="D490" s="107"/>
       <c r="E490" s="107"/>
       <c r="F490" s="108"/>
       <c r="O490" s="83"/>
     </row>
     <row r="491" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A491" s="84" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B491" s="85">
         <v>8</v>
       </c>
       <c r="C491" s="86" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="D491" s="86" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E491" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F491" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O491" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="492" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A492" s="84" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B492" s="85">
         <v>9</v>
       </c>
       <c r="C492" s="86" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="D492" s="86" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E492" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F492" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O492" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="493" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A493" s="84" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B493" s="85">
         <v>1</v>
       </c>
       <c r="C493" s="86" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="D493" s="86" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E493" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F493" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O493" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="494" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A494" s="84" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B494" s="85">
         <v>9</v>
       </c>
       <c r="C494" s="86" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="D494" s="86" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E494" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F494" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O494" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="495" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A495" s="84" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B495" s="85">
         <v>3</v>
       </c>
       <c r="C495" s="86" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="D495" s="86" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E495" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F495" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O495" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="496" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A496" s="84" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B496" s="85">
         <v>9</v>
       </c>
       <c r="C496" s="86" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="D496" s="86" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E496" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F496" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O496" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="497" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A497" s="84" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="B497" s="85">
         <v>1</v>
       </c>
       <c r="C497" s="86" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="D497" s="86" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E497" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F497" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O497" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="498" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A498" s="87"/>
       <c r="B498" s="87"/>
       <c r="C498" s="87"/>
       <c r="D498" s="87"/>
       <c r="E498" s="87"/>
       <c r="F498" s="87"/>
       <c r="O498" s="86"/>
     </row>
     <row r="499" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A499" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B499" s="106"/>
       <c r="C499" s="107"/>
       <c r="D499" s="107"/>
       <c r="E499" s="107"/>
       <c r="F499" s="108"/>
       <c r="O499" s="83"/>
     </row>
     <row r="500" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A500" s="128" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="B500" s="129">
         <v>3</v>
       </c>
       <c r="C500" s="130" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="D500" s="130" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="E500" s="130" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F500" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O500" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="501" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A501" s="101" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="B501" s="102">
         <v>2</v>
       </c>
       <c r="C501" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D501" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E501" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F501" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O501" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="502" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A502" s="101" t="s">
-        <v>1324</v>
+        <v>1321</v>
       </c>
       <c r="B502" s="102">
         <v>1</v>
       </c>
       <c r="C502" s="130" t="s">
-        <v>1327</v>
+        <v>1324</v>
       </c>
       <c r="D502" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E502" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F502" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O502" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="503" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A503" s="101" t="s">
-        <v>1325</v>
+        <v>1322</v>
       </c>
       <c r="B503" s="102">
         <v>2</v>
       </c>
       <c r="C503" s="130" t="s">
-        <v>1327</v>
+        <v>1324</v>
       </c>
       <c r="D503" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E503" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F503" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O503" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="504" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A504" s="84" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="B504" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C504" s="86" t="s">
-        <v>1305</v>
+        <v>1302</v>
       </c>
       <c r="D504" s="86" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="E504" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F504" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O504" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="505" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A505" s="101" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B505" s="102">
         <v>2</v>
       </c>
       <c r="C505" s="103" t="s">
-        <v>1329</v>
+        <v>1326</v>
       </c>
       <c r="D505" s="130" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="E505" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F505" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O505" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="506" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A506" s="101" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="B506" s="102">
         <v>1</v>
       </c>
       <c r="C506" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D506" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E506" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F506" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O506" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="507" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A507" s="101" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="B507" s="102">
         <v>1</v>
       </c>
       <c r="C507" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D507" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E507" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F507" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O507" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="508" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A508" s="101" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="B508" s="102">
         <v>2</v>
       </c>
       <c r="C508" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D508" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E508" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F508" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O508" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="509" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A509" s="101" t="s">
-        <v>1272</v>
+        <v>1269</v>
       </c>
       <c r="B509" s="102" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C509" s="130" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
       <c r="D509" s="130" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="E509" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F509" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O509" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="510" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A510" s="128" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="B510" s="129">
         <v>3</v>
       </c>
       <c r="C510" s="130" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="D510" s="130" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="E510" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F510" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O510" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="511" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A511" s="101" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B511" s="102" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C511" s="103" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="D511" s="130" t="s">
-        <v>1328</v>
+        <v>1325</v>
       </c>
       <c r="E511" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F511" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O511" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="512" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A512" s="101" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="B512" s="102">
         <v>2</v>
       </c>
       <c r="C512" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D512" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E512" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F512" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O512" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="513" spans="1:15" s="18" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A513" s="131" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
       <c r="B513" s="102" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C513" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D513" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E513" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F513" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O513" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="514" spans="1:15" s="19" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A514" s="131" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="B514" s="102" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C514" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D514" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E514" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F514" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O514" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="515" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A515" s="131" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="B515" s="102" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C515" s="130" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D515" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E515" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F515" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O515" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="516" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A516" s="101" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="B516" s="102">
         <v>5</v>
       </c>
       <c r="C516" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D516" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E516" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F516" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O516" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="517" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A517" s="101" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B517" s="102">
         <v>5</v>
       </c>
       <c r="C517" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D517" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E517" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="F517" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O517" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="518" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A518" s="161" t="s">
-        <v>1326</v>
+        <v>1323</v>
       </c>
       <c r="B518" s="102"/>
       <c r="C518" s="103"/>
       <c r="D518" s="103"/>
       <c r="E518" s="103"/>
       <c r="F518" s="103"/>
       <c r="O518" s="86"/>
     </row>
     <row r="519" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A519" s="87"/>
       <c r="B519" s="87"/>
       <c r="C519" s="87"/>
       <c r="D519" s="87"/>
       <c r="E519" s="87"/>
       <c r="F519" s="87"/>
       <c r="O519" s="86"/>
     </row>
     <row r="520" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A520" s="94" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="B520" s="94"/>
       <c r="C520" s="94"/>
       <c r="D520" s="83"/>
       <c r="E520" s="83"/>
       <c r="F520" s="83"/>
       <c r="O520" s="83"/>
     </row>
     <row r="521" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A521" s="114"/>
       <c r="B521" s="114"/>
       <c r="C521" s="114"/>
       <c r="D521" s="114"/>
       <c r="E521" s="114"/>
       <c r="F521" s="114"/>
       <c r="O521" s="86"/>
     </row>
     <row r="522" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A522" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B522" s="88"/>
       <c r="C522" s="83"/>
       <c r="D522" s="83"/>
       <c r="E522" s="83"/>
       <c r="F522" s="83"/>
       <c r="O522" s="83"/>
     </row>
     <row r="523" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A523" s="84" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B523" s="85">
         <v>3</v>
       </c>
       <c r="C523" s="86" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D523" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E523" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F523" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O523" s="86" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="524" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A524" s="84" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B524" s="85">
         <v>3</v>
       </c>
       <c r="C524" s="86" t="s">
-        <v>1252</v>
+        <v>1249</v>
       </c>
       <c r="D524" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E524" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F524" s="86" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="O524" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="525" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A525" s="84" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B525" s="85">
         <v>3</v>
       </c>
       <c r="C525" s="86" t="s">
-        <v>1253</v>
+        <v>1250</v>
       </c>
       <c r="D525" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E525" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F525" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O525" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="526" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A526" s="84" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="B526" s="85">
         <v>3</v>
       </c>
       <c r="C526" s="86" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="D526" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E526" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F526" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O526" s="86" t="s">
-        <v>1349</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="527" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A527" s="84" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="B527" s="85">
         <v>3</v>
       </c>
       <c r="C527" s="86" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D527" s="86" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E527" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F527" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O527" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="528" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A528" s="84" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B528" s="85">
         <v>3</v>
       </c>
       <c r="C528" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D528" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E528" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F528" s="86" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="O528" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="529" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A529" s="87"/>
       <c r="B529" s="87"/>
       <c r="C529" s="87"/>
       <c r="D529" s="87"/>
       <c r="E529" s="87"/>
       <c r="F529" s="87"/>
       <c r="O529" s="86"/>
     </row>
     <row r="530" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A530" s="80" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B530" s="88"/>
       <c r="C530" s="83"/>
       <c r="D530" s="83"/>
       <c r="E530" s="83"/>
       <c r="F530" s="83"/>
       <c r="O530" s="83"/>
     </row>
     <row r="531" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A531" s="101" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="B531" s="102">
         <v>1</v>
       </c>
       <c r="C531" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D531" s="103" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E531" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F531" s="103" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O531" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="532" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A532" s="84" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="B532" s="85" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C532" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D532" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E532" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F532" s="166" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O532" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="533" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A533" s="84" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="B533" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C533" s="86" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D533" s="86" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="E533" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F533" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O533" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="534" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A534" s="84" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B534" s="85" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C534" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D534" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E534" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F534" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O534" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="535" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A535" s="84" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="B535" s="85">
         <v>3</v>
       </c>
       <c r="C535" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D535" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E535" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F535" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O535" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="536" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A536" s="84" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B536" s="85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C536" s="86" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="D536" s="86" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="E536" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F536" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O536" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="537" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A537" s="84" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B537" s="85" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C537" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D537" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E537" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F537" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O537" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="538" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A538" s="93" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="B538" s="95" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C538" s="96" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D538" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E538" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F538" s="96" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O538" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="539" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A539" s="84" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B539" s="85" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C539" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D539" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E539" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F539" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O539" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="540" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A540" s="84" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="B540" s="85">
         <v>1</v>
       </c>
       <c r="C540" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D540" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E540" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F540" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O540" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="541" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A541" s="84" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="B541" s="85">
         <v>3</v>
       </c>
       <c r="C541" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D541" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E541" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F541" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O541" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="542" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A542" s="84" t="s">
-        <v>1297</v>
+        <v>1294</v>
       </c>
       <c r="B542" s="85">
         <v>1</v>
       </c>
       <c r="C542" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D542" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E542" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F542" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O542" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="543" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A543" s="84" t="s">
-        <v>1298</v>
+        <v>1295</v>
       </c>
       <c r="B543" s="85">
         <v>6</v>
       </c>
       <c r="C543" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D543" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E543" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F543" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O543" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="544" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A544" s="84" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="B544" s="85">
         <v>6</v>
       </c>
       <c r="C544" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D544" s="86" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E544" s="103" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F544" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O544" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="545" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A545" s="87"/>
       <c r="B545" s="87"/>
       <c r="C545" s="87"/>
       <c r="D545" s="87"/>
       <c r="E545" s="87"/>
       <c r="F545" s="87"/>
       <c r="O545" s="86"/>
     </row>
     <row r="546" spans="1:15" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A546" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B546" s="88"/>
       <c r="C546" s="83"/>
       <c r="D546" s="83"/>
       <c r="E546" s="83"/>
       <c r="F546" s="83"/>
       <c r="O546" s="83"/>
     </row>
     <row r="547" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A547" s="84" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B547" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C547" s="86" t="s">
-        <v>1315</v>
+        <v>1312</v>
       </c>
       <c r="D547" s="86" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E547" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F547" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O547" s="86" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="548" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A548" s="84" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="B548" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C548" s="86" t="s">
         <v>51</v>
       </c>
       <c r="D548" s="86" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E548" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F548" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O548" s="86" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="549" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A549" s="84" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B549" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C549" s="86" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="D549" s="86" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E549" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F549" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O549" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="550" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A550" s="84" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="B550" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C550" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D550" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E550" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F550" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O550" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="551" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A551" s="84" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B551" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C551" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D551" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E551" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F551" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O551" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="552" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A552" s="84" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B552" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C552" s="86" t="s">
         <v>52</v>
       </c>
       <c r="D552" s="86" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E552" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F552" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O552" s="86" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="553" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A553" s="84" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B553" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C553" s="86" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D553" s="86" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E553" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F553" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O553" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="554" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A554" s="84" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B554" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C554" s="86" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D554" s="86" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E554" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F554" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O554" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="555" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A555" s="84" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B555" s="85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C555" s="86" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D555" s="86" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E555" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F555" s="86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O555" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="556" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A556" s="84" t="s">
-        <v>1204</v>
+        <v>1201</v>
       </c>
       <c r="B556" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C556" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D556" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E556" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F556" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O556" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="557" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A557" s="87"/>
       <c r="B557" s="87"/>
       <c r="C557" s="87"/>
       <c r="D557" s="87"/>
       <c r="E557" s="87"/>
       <c r="F557" s="87"/>
       <c r="O557" s="86"/>
     </row>
     <row r="558" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A558" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B558" s="88"/>
       <c r="C558" s="83"/>
       <c r="D558" s="83"/>
       <c r="E558" s="83"/>
       <c r="F558" s="83"/>
       <c r="O558" s="83"/>
     </row>
     <row r="559" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A559" s="84" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B559" s="85">
         <v>3</v>
       </c>
       <c r="C559" s="86" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D559" s="86" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E559" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F559" s="86" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O559" s="86" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="560" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A560" s="84" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B560" s="85">
         <v>3</v>
       </c>
       <c r="C560" s="86" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D560" s="86" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E560" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F560" s="86" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O560" s="86" t="s">
-        <v>1351</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="561" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A561" s="87" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B561" s="87"/>
       <c r="C561" s="87"/>
       <c r="D561" s="87"/>
       <c r="E561" s="87"/>
       <c r="F561" s="87"/>
       <c r="O561" s="86"/>
     </row>
     <row r="562" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A562" s="80" t="s">
         <v>34</v>
       </c>
       <c r="B562" s="88"/>
       <c r="C562" s="83"/>
       <c r="D562" s="83"/>
       <c r="E562" s="83"/>
       <c r="F562" s="83"/>
       <c r="O562" s="83"/>
     </row>
     <row r="563" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A563" s="84" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="B563" s="85">
         <v>3</v>
       </c>
       <c r="C563" s="86" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D563" s="86" t="s">
         <v>61</v>
       </c>
       <c r="E563" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F563" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O563" s="86" t="s">
-        <v>1349</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="564" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A564" s="84" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B564" s="85">
         <v>3</v>
       </c>
       <c r="C564" s="86" t="s">
         <v>63</v>
       </c>
       <c r="D564" s="86" t="s">
         <v>61</v>
       </c>
       <c r="E564" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F564" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O564" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="565" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A565" s="84" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B565" s="85">
         <v>3</v>
       </c>
       <c r="C565" s="86" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D565" s="86" t="s">
-        <v>1288</v>
+        <v>1285</v>
       </c>
       <c r="E565" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F565" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O565" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="566" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A566" s="84" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B566" s="85">
         <v>3</v>
       </c>
       <c r="C566" s="86" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D566" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E566" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F566" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O566" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="567" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A567" s="84" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="B567" s="85">
         <v>3</v>
       </c>
       <c r="C567" s="86" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="D567" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E567" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F567" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O567" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="568" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A568" s="84" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="B568" s="85">
         <v>3</v>
       </c>
       <c r="C568" s="86" t="s">
         <v>38</v>
       </c>
       <c r="D568" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E568" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F568" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O568" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="569" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A569" s="84" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="B569" s="85">
         <v>3</v>
       </c>
       <c r="C569" s="86" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="D569" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E569" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F569" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O569" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="570" spans="1:15" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A570" s="84" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B570" s="85">
         <v>3</v>
       </c>
       <c r="C570" s="86" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D570" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E570" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F570" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O570" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="571" spans="1:15" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A571" s="84" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="B571" s="85">
         <v>3</v>
       </c>
       <c r="C571" s="86" t="s">
         <v>39</v>
       </c>
       <c r="D571" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E571" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F571" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O571" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="572" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A572" s="84" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="B572" s="85">
         <v>3</v>
       </c>
       <c r="C572" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D572" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E572" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F572" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O572" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="573" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A573" s="84" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B573" s="85">
         <v>3</v>
       </c>
       <c r="C573" s="86" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="D573" s="86" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E573" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F573" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O573" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="574" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A574" s="87"/>
       <c r="B574" s="87"/>
       <c r="C574" s="87"/>
       <c r="D574" s="87"/>
       <c r="E574" s="87"/>
       <c r="F574" s="87"/>
       <c r="O574" s="86"/>
     </row>
     <row r="575" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A575" s="80" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B575" s="88"/>
       <c r="C575" s="83"/>
       <c r="D575" s="83"/>
       <c r="E575" s="83"/>
       <c r="F575" s="83"/>
       <c r="O575" s="83"/>
     </row>
     <row r="576" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A576" s="84"/>
       <c r="B576" s="85"/>
       <c r="C576" s="86"/>
       <c r="D576" s="86"/>
       <c r="E576" s="86"/>
       <c r="F576" s="86"/>
       <c r="O576" s="86"/>
     </row>
     <row r="577" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A577" s="80" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="B577" s="88"/>
       <c r="C577" s="83"/>
       <c r="D577" s="83"/>
       <c r="E577" s="83"/>
       <c r="F577" s="83"/>
       <c r="O577" s="83"/>
     </row>
     <row r="578" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A578" s="114"/>
       <c r="B578" s="114"/>
       <c r="C578" s="114"/>
       <c r="D578" s="114"/>
       <c r="E578" s="114"/>
       <c r="F578" s="114"/>
       <c r="O578" s="86"/>
     </row>
     <row r="579" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A579" s="80" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="B579" s="88"/>
       <c r="C579" s="83"/>
       <c r="D579" s="83"/>
       <c r="E579" s="83"/>
       <c r="F579" s="83"/>
       <c r="O579" s="83"/>
     </row>
     <row r="580" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A580" s="84" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="B580" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C580" s="86" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="D580" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E580" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F580" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O580" s="86" t="s">
-        <v>1348</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="581" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A581" s="114"/>
       <c r="B581" s="114"/>
       <c r="C581" s="114"/>
       <c r="D581" s="114"/>
       <c r="E581" s="114"/>
       <c r="F581" s="114"/>
       <c r="O581" s="86"/>
     </row>
     <row r="582" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A582" s="80" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="B582" s="88"/>
       <c r="C582" s="83"/>
       <c r="D582" s="83"/>
       <c r="E582" s="83"/>
       <c r="F582" s="83"/>
       <c r="O582" s="83"/>
     </row>
     <row r="583" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A583" s="87"/>
       <c r="B583" s="87"/>
       <c r="C583" s="87"/>
       <c r="D583" s="87"/>
       <c r="E583" s="87"/>
       <c r="F583" s="87"/>
       <c r="O583" s="86"/>
     </row>
     <row r="584" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A584" s="80" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B584" s="88"/>
       <c r="C584" s="83"/>
       <c r="D584" s="83"/>
       <c r="E584" s="83"/>
       <c r="F584" s="83"/>
       <c r="O584" s="83"/>
     </row>
     <row r="585" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A585" s="84" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="B585" s="85">
         <v>3</v>
       </c>
       <c r="C585" s="86" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="D585" s="86" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="E585" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F585" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O585" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="586" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A586" s="84" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="B586" s="85">
         <v>3</v>
       </c>
       <c r="C586" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D586" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E586" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F586" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O586" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="587" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A587" s="84" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="B587" s="85">
         <v>3</v>
       </c>
       <c r="C587" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D587" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E587" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F587" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O587" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="588" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A588" s="84" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="B588" s="85">
         <v>3</v>
       </c>
       <c r="C588" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D588" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E588" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F588" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O588" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="589" spans="1:15" s="26" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A589" s="87"/>
       <c r="B589" s="87"/>
       <c r="C589" s="87"/>
       <c r="D589" s="87"/>
       <c r="E589" s="87"/>
       <c r="F589" s="87"/>
       <c r="O589" s="165"/>
     </row>
     <row r="590" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A590" s="80" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B590" s="88"/>
       <c r="C590" s="83"/>
       <c r="D590" s="83"/>
       <c r="E590" s="83"/>
       <c r="F590" s="83"/>
       <c r="O590" s="83"/>
     </row>
     <row r="591" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A591" s="84" t="s">
-        <v>1275</v>
+        <v>1272</v>
       </c>
       <c r="B591" s="85">
         <v>3</v>
       </c>
       <c r="C591" s="86" t="s">
         <v>59</v>
       </c>
       <c r="D591" s="86" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E591" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F591" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O591" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="592" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A592" s="84" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B592" s="85">
         <v>3</v>
       </c>
       <c r="C592" s="86" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="D592" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E592" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F592" s="86" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="O592" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="593" spans="1:15" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A593" s="93" t="s">
-        <v>1276</v>
+        <v>1273</v>
       </c>
       <c r="B593" s="85">
         <v>3</v>
       </c>
       <c r="C593" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D593" s="86" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E593" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F593" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O593" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="594" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A594" s="84" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="B594" s="85">
         <v>3</v>
       </c>
       <c r="C594" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D594" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E594" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F594" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O594" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="595" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A595" s="84" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B595" s="85">
         <v>3</v>
       </c>
       <c r="C595" s="86" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="D595" s="86" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="E595" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F595" s="86" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="O595" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="596" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A596" s="84" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B596" s="85">
         <v>3</v>
       </c>
       <c r="C596" s="86" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="D596" s="86" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E596" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F596" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O596" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="597" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A597" s="84" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B597" s="85">
         <v>3</v>
       </c>
       <c r="C597" s="86" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D597" s="86" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E597" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F597" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O597" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="598" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A598" s="84" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="B598" s="85">
         <v>3</v>
       </c>
       <c r="C598" s="86" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D598" s="86" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E598" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F598" s="86" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="O598" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="599" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A599" s="84" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="B599" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C599" s="86" t="s">
-        <v>1340</v>
+        <v>1337</v>
       </c>
       <c r="D599" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E599" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F599" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O599" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="600" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A600" s="84" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B600" s="85">
         <v>3</v>
       </c>
       <c r="C600" s="86" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="D600" s="86" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E600" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F600" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O600" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="601" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A601" s="84" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B601" s="85">
         <v>3</v>
       </c>
       <c r="C601" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D601" s="86" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E601" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F601" s="86" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O601" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="602" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A602" s="87" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B602" s="87"/>
       <c r="C602" s="87"/>
       <c r="D602" s="87"/>
       <c r="E602" s="87"/>
       <c r="F602" s="87"/>
       <c r="O602" s="86"/>
     </row>
     <row r="603" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A603" s="80" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B603" s="88"/>
       <c r="C603" s="83"/>
       <c r="D603" s="83"/>
       <c r="E603" s="83"/>
       <c r="F603" s="83"/>
       <c r="O603" s="83"/>
     </row>
     <row r="604" spans="1:15" s="26" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A604" s="84" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="B604" s="85">
         <v>3</v>
       </c>
       <c r="C604" s="86" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D604" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E604" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F604" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O604" s="165" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="605" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A605" s="84" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B605" s="85">
         <v>3</v>
       </c>
       <c r="C605" s="86" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D605" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E605" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F605" s="86" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="O605" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="606" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A606" s="84" t="s">
-        <v>1209</v>
+        <v>1206</v>
       </c>
       <c r="B606" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C606" s="86" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="D606" s="86" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="E606" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F606" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O606" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="607" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A607" s="84" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B607" s="85">
         <v>3</v>
       </c>
       <c r="C607" s="86" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="D607" s="86" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="E607" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F607" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O607" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="608" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A608" s="84" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B608" s="85">
         <v>3</v>
       </c>
       <c r="C608" s="86" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="D608" s="86" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="E608" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F608" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O608" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="609" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A609" s="84" t="s">
-        <v>1210</v>
+        <v>1207</v>
       </c>
       <c r="B609" s="85" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C609" s="86" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="D609" s="86" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="E609" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F609" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O609" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="610" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A610" s="84" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B610" s="85">
         <v>3</v>
       </c>
       <c r="C610" s="86" t="s">
-        <v>1339</v>
+        <v>1336</v>
       </c>
       <c r="D610" s="86" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="E610" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F610" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O610" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="611" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A611" s="87"/>
       <c r="B611" s="87"/>
       <c r="C611" s="87"/>
       <c r="D611" s="87"/>
       <c r="E611" s="87"/>
       <c r="F611" s="87"/>
       <c r="O611" s="86"/>
     </row>
     <row r="612" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A612" s="80" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="B612" s="88"/>
       <c r="C612" s="83"/>
       <c r="D612" s="83"/>
       <c r="E612" s="83"/>
       <c r="F612" s="83"/>
       <c r="O612" s="83"/>
     </row>
     <row r="613" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A613" s="87"/>
       <c r="B613" s="87"/>
       <c r="C613" s="87"/>
       <c r="D613" s="87"/>
       <c r="E613" s="87"/>
       <c r="F613" s="87"/>
       <c r="O613" s="86"/>
     </row>
     <row r="614" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A614" s="80" t="s">
         <v>35</v>
       </c>
       <c r="B614" s="125"/>
       <c r="C614" s="126"/>
       <c r="D614" s="126"/>
       <c r="E614" s="126"/>
       <c r="F614" s="127"/>
       <c r="O614" s="83"/>
     </row>
     <row r="615" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A615" s="84" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B615" s="85">
         <v>4</v>
       </c>
       <c r="C615" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="D615" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="E615" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F615" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="O615" s="86" t="s">
-        <v>1353</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="616" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A616" s="87"/>
       <c r="B616" s="87"/>
       <c r="C616" s="87"/>
       <c r="D616" s="87"/>
       <c r="E616" s="87"/>
       <c r="F616" s="87"/>
       <c r="O616" s="86"/>
     </row>
     <row r="617" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A617" s="80" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B617" s="88"/>
       <c r="C617" s="83"/>
       <c r="D617" s="83"/>
       <c r="E617" s="83"/>
       <c r="F617" s="83"/>
       <c r="O617" s="83"/>
     </row>
     <row r="618" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A618" s="84" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B618" s="85">
         <v>3</v>
       </c>
       <c r="C618" s="86" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D618" s="86" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="E618" s="86" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="F618" s="86" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O618" s="86" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="619" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A619" s="84"/>
       <c r="B619" s="85"/>
       <c r="C619" s="86"/>
       <c r="D619" s="86"/>
       <c r="E619" s="86"/>
       <c r="F619" s="86"/>
       <c r="O619" s="86"/>
     </row>
     <row r="620" spans="1:15" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A620" s="180"/>
       <c r="B620" s="181"/>
       <c r="C620" s="181"/>
       <c r="D620" s="181"/>
       <c r="E620" s="181"/>
       <c r="F620" s="181"/>
       <c r="G620" s="181"/>
       <c r="H620" s="181"/>
       <c r="I620" s="181"/>
       <c r="J620" s="181"/>
       <c r="K620" s="181"/>
       <c r="L620" s="181"/>
       <c r="M620" s="181"/>
       <c r="N620" s="181"/>
       <c r="O620" s="182"/>
     </row>
     <row r="621" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A621" s="189" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="B621" s="190"/>
       <c r="C621" s="190"/>
       <c r="D621" s="190"/>
       <c r="E621" s="190"/>
       <c r="F621" s="190"/>
       <c r="G621" s="190"/>
       <c r="H621" s="190"/>
       <c r="I621" s="190"/>
       <c r="J621" s="190"/>
       <c r="K621" s="190"/>
       <c r="L621" s="190"/>
       <c r="M621" s="190"/>
       <c r="N621" s="190"/>
       <c r="O621" s="191"/>
     </row>
     <row r="622" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A622" s="183" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="B622" s="184"/>
       <c r="C622" s="184"/>
       <c r="D622" s="184"/>
       <c r="E622" s="184"/>
       <c r="F622" s="184"/>
       <c r="G622" s="184"/>
       <c r="H622" s="184"/>
       <c r="I622" s="184"/>
       <c r="J622" s="184"/>
       <c r="K622" s="184"/>
       <c r="L622" s="184"/>
       <c r="M622" s="184"/>
       <c r="N622" s="184"/>
       <c r="O622" s="185"/>
     </row>
     <row r="623" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A623" s="186" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B623" s="187"/>
       <c r="C623" s="187"/>
       <c r="D623" s="187"/>
       <c r="E623" s="187"/>
       <c r="F623" s="187"/>
       <c r="G623" s="187"/>
       <c r="H623" s="187"/>
       <c r="I623" s="187"/>
       <c r="J623" s="187"/>
       <c r="K623" s="187"/>
       <c r="L623" s="187"/>
       <c r="M623" s="187"/>
       <c r="N623" s="187"/>
       <c r="O623" s="188"/>
     </row>
     <row r="624" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A624" s="183" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B624" s="184"/>
       <c r="C624" s="184"/>
       <c r="D624" s="184"/>
       <c r="E624" s="184"/>
       <c r="F624" s="184"/>
       <c r="G624" s="184"/>
       <c r="H624" s="184"/>
       <c r="I624" s="184"/>
       <c r="J624" s="184"/>
       <c r="K624" s="184"/>
       <c r="L624" s="184"/>
       <c r="M624" s="184"/>
       <c r="N624" s="184"/>
       <c r="O624" s="185"/>
     </row>
     <row r="625" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A625" s="180"/>
       <c r="B625" s="181"/>
       <c r="C625" s="181"/>
       <c r="D625" s="181"/>
       <c r="E625" s="181"/>
       <c r="F625" s="181"/>
       <c r="G625" s="181"/>
       <c r="H625" s="181"/>
       <c r="I625" s="181"/>
       <c r="J625" s="181"/>
       <c r="K625" s="181"/>
       <c r="L625" s="181"/>
       <c r="M625" s="181"/>
       <c r="N625" s="181"/>
       <c r="O625" s="182"/>
     </row>
     <row r="626" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A626" s="183" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B626" s="184"/>
       <c r="C626" s="184"/>
       <c r="D626" s="184"/>
       <c r="E626" s="184"/>
       <c r="F626" s="184"/>
       <c r="G626" s="184"/>
       <c r="H626" s="184"/>
       <c r="I626" s="184"/>
       <c r="J626" s="184"/>
       <c r="K626" s="184"/>
       <c r="L626" s="184"/>
       <c r="M626" s="184"/>
       <c r="N626" s="184"/>
       <c r="O626" s="185"/>
     </row>
     <row r="627" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A627" s="174" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B627" s="175"/>
       <c r="C627" s="175"/>
       <c r="D627" s="175"/>
       <c r="E627" s="175"/>
       <c r="F627" s="175"/>
       <c r="G627" s="175"/>
       <c r="H627" s="175"/>
       <c r="I627" s="175"/>
       <c r="J627" s="175"/>
       <c r="K627" s="175"/>
       <c r="L627" s="175"/>
       <c r="M627" s="175"/>
       <c r="N627" s="175"/>
       <c r="O627" s="176"/>
     </row>
     <row r="628" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A628" s="174" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B628" s="175"/>
       <c r="C628" s="175"/>
       <c r="D628" s="175"/>
       <c r="E628" s="175"/>
       <c r="F628" s="175"/>
       <c r="G628" s="175"/>
       <c r="H628" s="175"/>
       <c r="I628" s="175"/>
       <c r="J628" s="175"/>
       <c r="K628" s="175"/>
       <c r="L628" s="175"/>
       <c r="M628" s="175"/>
       <c r="N628" s="175"/>
       <c r="O628" s="176"/>
     </row>
     <row r="629" spans="1:15" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A629" s="174" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B629" s="175"/>
       <c r="C629" s="175"/>
       <c r="D629" s="175"/>
       <c r="E629" s="175"/>
       <c r="F629" s="175"/>
       <c r="G629" s="175"/>
       <c r="H629" s="175"/>
       <c r="I629" s="175"/>
       <c r="J629" s="175"/>
       <c r="K629" s="175"/>
       <c r="L629" s="175"/>
       <c r="M629" s="175"/>
       <c r="N629" s="175"/>
       <c r="O629" s="176"/>
     </row>
     <row r="630" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A630" s="174" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B630" s="175"/>
       <c r="C630" s="175"/>
       <c r="D630" s="175"/>
       <c r="E630" s="175"/>
       <c r="F630" s="175"/>
       <c r="G630" s="175"/>
       <c r="H630" s="175"/>
       <c r="I630" s="175"/>
       <c r="J630" s="175"/>
       <c r="K630" s="175"/>
       <c r="L630" s="175"/>
       <c r="M630" s="175"/>
       <c r="N630" s="175"/>
       <c r="O630" s="176"/>
     </row>
     <row r="631" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A631" s="174" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B631" s="175"/>
       <c r="C631" s="175"/>
       <c r="D631" s="175"/>
       <c r="E631" s="175"/>
       <c r="F631" s="175"/>
       <c r="G631" s="175"/>
       <c r="H631" s="175"/>
       <c r="I631" s="175"/>
       <c r="J631" s="175"/>
       <c r="K631" s="175"/>
       <c r="L631" s="175"/>
       <c r="M631" s="175"/>
       <c r="N631" s="175"/>
       <c r="O631" s="176"/>
     </row>
     <row r="632" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A632" s="177" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B632" s="178"/>
       <c r="C632" s="178"/>
       <c r="D632" s="178"/>
       <c r="E632" s="178"/>
       <c r="F632" s="178"/>
       <c r="G632" s="178"/>
       <c r="H632" s="178"/>
       <c r="I632" s="178"/>
       <c r="J632" s="178"/>
       <c r="K632" s="178"/>
       <c r="L632" s="178"/>
       <c r="M632" s="178"/>
       <c r="N632" s="178"/>
       <c r="O632" s="179"/>
     </row>
     <row r="635" spans="1:15" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A635" s="77"/>
       <c r="B635" s="43"/>
       <c r="C635" s="42"/>
       <c r="D635" s="42"/>
       <c r="E635" s="42"/>
       <c r="F635" s="42"/>
       <c r="O635" s="42"/>
     </row>
@@ -18600,969 +18599,969 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="28"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="P1"/>
       <c r="Q1"/>
       <c r="R1"/>
       <c r="S1"/>
       <c r="T1"/>
       <c r="U1"/>
       <c r="V1"/>
     </row>
     <row r="2" spans="1:22" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="192" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B2" s="192"/>
       <c r="C2" s="192"/>
       <c r="D2" s="192"/>
       <c r="E2" s="192"/>
       <c r="F2" s="192"/>
       <c r="G2" s="192"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:22" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="192" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="B3" s="192"/>
       <c r="C3" s="192"/>
       <c r="D3" s="192"/>
       <c r="E3" s="192"/>
       <c r="F3" s="192"/>
       <c r="G3" s="192"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
     </row>
     <row r="4" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="B4" s="33" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="C4" s="34" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="D4" s="36"/>
       <c r="E4" s="35" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="G4" s="33" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B5" s="29" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="C5" s="30">
         <v>1</v>
       </c>
       <c r="D5" s="40"/>
       <c r="E5" s="30" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="F5" s="29" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="G5" s="32">
         <v>15</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="C6" s="10">
         <v>1</v>
       </c>
       <c r="D6" s="40"/>
       <c r="E6" s="30" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="F6" s="29" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="G6" s="32">
         <v>15</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="C7" s="10">
         <v>1</v>
       </c>
       <c r="D7" s="40"/>
       <c r="E7" s="30" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="F7" s="29" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="G7" s="32">
         <v>16</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="C8" s="10">
         <v>1</v>
       </c>
       <c r="D8" s="40"/>
       <c r="E8" s="30" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="F8" s="29" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="G8" s="32">
         <v>16</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="C9" s="10">
         <v>2</v>
       </c>
       <c r="D9" s="40"/>
       <c r="E9" s="30" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F9" s="29" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="G9" s="32">
         <v>16</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="C10" s="10">
         <v>2</v>
       </c>
       <c r="D10" s="40"/>
       <c r="E10" s="30" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="F10" s="29" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="G10" s="32">
         <v>17</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="C11" s="10">
         <v>3</v>
       </c>
       <c r="D11" s="40"/>
       <c r="E11" s="30" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="F11" s="29" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="G11" s="32">
         <v>17</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="C12" s="10">
         <v>4</v>
       </c>
       <c r="D12" s="40"/>
       <c r="E12" s="30" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="F12" s="29" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="G12" s="32">
         <v>18</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="C13" s="10">
         <v>4</v>
       </c>
       <c r="D13" s="40"/>
       <c r="E13" s="30" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="F13" s="29" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="G13" s="30">
         <v>18</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:22" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="C14" s="10">
         <v>4</v>
       </c>
       <c r="D14" s="37"/>
       <c r="E14" s="30" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="F14" s="29" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="G14" s="30">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="C15" s="10">
         <v>4</v>
       </c>
       <c r="D15" s="40"/>
       <c r="E15" s="30" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="F15" s="29" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="G15" s="30">
         <v>19</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:22" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="C16" s="10">
         <v>4</v>
       </c>
       <c r="D16" s="37"/>
       <c r="E16" s="31" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="G16" s="41">
         <v>19</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="38"/>
       <c r="E17" s="31" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="G17" s="41">
         <v>20</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="C18" s="10">
         <v>5</v>
       </c>
       <c r="D18" s="38"/>
       <c r="E18" s="31" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="G18" s="41">
         <v>20</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="C19" s="10">
         <v>5</v>
       </c>
       <c r="D19" s="38"/>
       <c r="E19" s="31" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="G19" s="41">
         <v>21</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="C20" s="10">
         <v>5</v>
       </c>
       <c r="D20" s="38"/>
       <c r="E20" s="31" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="G20" s="41">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="C21" s="10">
         <v>6</v>
       </c>
       <c r="D21" s="38"/>
       <c r="E21" s="31" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G21" s="41">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="C22" s="10">
         <v>7</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="31" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G22" s="41">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="C23" s="10">
         <v>7</v>
       </c>
       <c r="D23" s="38"/>
       <c r="E23" s="31" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G23" s="41">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="C24" s="10">
         <v>7</v>
       </c>
       <c r="D24" s="38"/>
       <c r="E24" s="31" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G24" s="41">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="C25" s="10">
         <v>9</v>
       </c>
       <c r="D25" s="38"/>
       <c r="E25" s="31" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="G25" s="41">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="C26" s="10">
         <v>9</v>
       </c>
       <c r="D26" s="38"/>
       <c r="E26" s="31" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G26" s="41">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="C27" s="10">
         <v>10</v>
       </c>
       <c r="D27" s="38"/>
       <c r="E27" s="31" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G27" s="41">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="C28" s="10">
         <v>10</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G28" s="41">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="C29" s="10">
         <v>10</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="G29" s="41">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A30" s="31" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="C30" s="10">
         <v>11</v>
       </c>
       <c r="D30" s="38"/>
       <c r="E30" s="31" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="G30" s="41">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A31" s="31" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="C31" s="10">
         <v>12</v>
       </c>
       <c r="D31" s="38"/>
       <c r="E31" s="31" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="G31" s="41">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:20" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A32" s="31" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="C32" s="10">
         <v>12</v>
       </c>
       <c r="D32" s="38"/>
       <c r="E32" s="31" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G32" s="41">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A33" s="31" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="C33" s="10">
         <v>14</v>
       </c>
       <c r="D33" s="38"/>
       <c r="E33" s="31" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="41">
         <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A34" s="31" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="C34" s="10">
         <v>14</v>
       </c>
       <c r="D34" s="38"/>
       <c r="E34" s="31" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="41">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A35" s="31" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="C35" s="10">
         <v>14</v>
       </c>
       <c r="D35" s="38"/>
       <c r="E35" s="31" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="G35" s="41">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A36" s="31" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="C36" s="10">
         <v>14</v>
       </c>
       <c r="D36" s="38"/>
       <c r="E36" s="31"/>
       <c r="F36" s="5"/>
       <c r="G36" s="41"/>
     </row>
     <row r="37" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A37" s="31"/>
       <c r="B37" s="5"/>
       <c r="C37" s="10"/>
       <c r="D37" s="38"/>
       <c r="E37" s="31"/>
       <c r="F37" s="5"/>
       <c r="G37" s="41"/>
     </row>
     <row r="38" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A38" s="31"/>
       <c r="B38" s="5"/>
       <c r="C38" s="10"/>
       <c r="D38" s="38"/>
       <c r="E38" s="31"/>
       <c r="F38" s="5"/>
@@ -19605,64 +19604,64 @@
       <c r="F42" s="5"/>
       <c r="G42" s="41"/>
     </row>
     <row r="43" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A43" s="31"/>
       <c r="B43" s="5"/>
       <c r="C43" s="10"/>
       <c r="D43" s="38"/>
       <c r="E43" s="31"/>
       <c r="F43" s="5"/>
       <c r="G43" s="41"/>
     </row>
     <row r="44" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A44" s="9"/>
       <c r="C44" s="10"/>
       <c r="D44" s="38"/>
       <c r="E44" s="31"/>
       <c r="F44" s="5"/>
       <c r="G44" s="41"/>
     </row>
     <row r="45" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A45" s="9"/>
       <c r="C45" s="10"/>
       <c r="D45" s="38"/>
       <c r="E45" s="39" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F45" s="5"/>
       <c r="G45" s="41">
         <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A46" s="9"/>
       <c r="B46" s="9"/>
       <c r="C46" s="10"/>
       <c r="D46" s="38"/>
       <c r="E46" s="39" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="F46" s="5"/>
       <c r="G46" s="41"/>
     </row>
     <row r="47" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A47" s="9"/>
       <c r="B47" s="9"/>
       <c r="C47" s="10"/>
       <c r="D47" s="38"/>
       <c r="E47" s="31"/>
       <c r="F47" s="5"/>
       <c r="G47" s="41"/>
     </row>
     <row r="48" spans="1:8" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A48" s="9"/>
       <c r="B48" s="9"/>
       <c r="C48" s="10"/>
       <c r="D48" s="38"/>
       <c r="E48" s="31"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
     </row>
     <row r="49" spans="1:7" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="9"/>
       <c r="B49" s="9"/>
@@ -19809,5924 +19808,5924 @@
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G316"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="47.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="24" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="24" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" style="68" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="65" t="s">
+        <v>946</v>
+      </c>
+      <c r="B1" s="67" t="s">
+        <v>947</v>
+      </c>
+      <c r="C1" s="65" t="s">
+        <v>948</v>
+      </c>
+      <c r="D1" s="65" t="s">
         <v>949</v>
       </c>
-      <c r="B1" s="67" t="s">
+      <c r="E1" s="65" t="s">
         <v>950</v>
       </c>
-      <c r="C1" s="65" t="s">
+      <c r="F1" s="65" t="s">
         <v>951</v>
       </c>
-      <c r="D1" s="65" t="s">
+      <c r="G1" s="42" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="49" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="B2" s="47">
         <v>1</v>
       </c>
       <c r="C2" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D2" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E2" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F2" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G2" s="69">
         <v>43472</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="49" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="B3" s="47">
         <v>1</v>
       </c>
       <c r="C3" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D3" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E3" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F3" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G3" s="69">
         <v>43472</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="B4" s="47">
         <v>1</v>
       </c>
       <c r="C4" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D4" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E4" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F4" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G4" s="69">
         <v>43472</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="49" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B5" s="47">
         <v>3</v>
       </c>
       <c r="C5" s="48" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D5" s="60" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E5" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F5" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G5" s="69">
         <v>43511</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="49" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="B6" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C6" s="48"/>
       <c r="D6" s="60"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="49" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B7" s="47">
         <v>3</v>
       </c>
       <c r="C7" s="48" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D7" s="60" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E7" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F7" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G7" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="49" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="B8" s="47">
         <v>3</v>
       </c>
       <c r="C8" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D8" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E8" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F8" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G8" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="49" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="B9" s="47">
         <v>3</v>
       </c>
       <c r="C9" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D9" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E9" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F9" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G9" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="49" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C10" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D10" s="60" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E10" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F10" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G10" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="49" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B11" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C11" s="48"/>
       <c r="D11" s="48"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
       <c r="G11" s="69">
         <v>43511</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="49" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="B12" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C12" s="48"/>
       <c r="D12" s="48"/>
       <c r="E12" s="48"/>
       <c r="F12" s="48"/>
       <c r="G12" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="49" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C13" s="48"/>
       <c r="D13" s="48"/>
       <c r="E13" s="48"/>
       <c r="F13" s="48"/>
       <c r="G13" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="49" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="B14" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="49" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="B15" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C15" s="48"/>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
       <c r="G15" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="49" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="B16" s="47" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="69">
         <v>43472</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="49" t="s">
+        <v>969</v>
+      </c>
+      <c r="B17" s="47" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
       <c r="C17" s="48"/>
       <c r="D17" s="48"/>
       <c r="E17" s="48"/>
       <c r="F17" s="48"/>
       <c r="G17" s="69">
         <v>43472</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="49" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="B18" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="69">
         <v>43472</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="50" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="B19" s="51">
         <v>3</v>
       </c>
       <c r="C19" s="52" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D19" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E19" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F19" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G19" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="50" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="B20" s="51">
         <v>3</v>
       </c>
       <c r="C20" s="52" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D20" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E20" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F20" s="52" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G20" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="50" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="50" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="B22" s="51" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C22" s="52"/>
       <c r="D22" s="52"/>
       <c r="E22" s="52"/>
       <c r="F22" s="52"/>
       <c r="G22" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="49" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B23" s="47">
         <v>3</v>
       </c>
       <c r="C23" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D23" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E23" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F23" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G23" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="49" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="B24" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C24" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D24" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E24" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F24" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G24" s="69">
         <v>41883</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="61" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="B25" s="62" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C25" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D25" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E25" s="63" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F25" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G25" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="49" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B26" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C26" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D26" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E26" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F26" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G26" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="49" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B27" s="47">
         <v>3</v>
       </c>
       <c r="C27" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D27" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E27" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F27" s="48" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G27" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="49" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B28" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C28" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D28" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E28" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F28" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G28" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="49" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="B29" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C29" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D29" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E29" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F29" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G29" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="49" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="B30" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="49" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="B31" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="69">
         <v>41883</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="49" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="B32" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="49" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="B33" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C33" s="48"/>
       <c r="D33" s="48"/>
       <c r="E33" s="48"/>
       <c r="F33" s="48"/>
       <c r="G33" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="49" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="B34" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C34" s="48"/>
       <c r="D34" s="48"/>
       <c r="E34" s="48"/>
       <c r="F34" s="48"/>
       <c r="G34" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="49" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="B35" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C35" s="48"/>
       <c r="D35" s="48"/>
       <c r="E35" s="48"/>
       <c r="F35" s="48"/>
       <c r="G35" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="49" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="B36" s="47">
         <v>3</v>
       </c>
       <c r="C36" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D36" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E36" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F36" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G36" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="49" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B37" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C37" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D37" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E37" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F37" s="48" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G37" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="57" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="B38" s="47">
         <v>4</v>
       </c>
       <c r="C38" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D38" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E38" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F38" s="48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G38" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="61" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="B39" s="62" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C39" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D39" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E39" s="63" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F39" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G39" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="49" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="B40" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C40" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D40" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E40" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F40" s="48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G40" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A41" s="57" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="B41" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C41" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D41" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E41" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F41" s="48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G41" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A42" s="57" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B42" s="47">
         <v>3</v>
       </c>
       <c r="C42" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D42" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E42" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F42" s="48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G42" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="57" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="B43" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C43" s="48"/>
       <c r="D43" s="48"/>
       <c r="E43" s="48"/>
       <c r="F43" s="48"/>
       <c r="G43" s="69">
         <v>42534</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="49" t="s">
-        <v>1157</v>
+        <v>1154</v>
       </c>
       <c r="B44" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C44" s="48" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="D44" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E44" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F44" s="48" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G44" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="49" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
       <c r="B45" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C45" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D45" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E45" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F45" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G45" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="49" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
       <c r="B46" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C46" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D46" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E46" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F46" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G46" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A47" s="57" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="B47" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C47" s="48"/>
       <c r="D47" s="48"/>
       <c r="E47" s="48"/>
       <c r="F47" s="48"/>
       <c r="G47" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="57" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="B48" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C48" s="48"/>
       <c r="D48" s="48"/>
       <c r="E48" s="48"/>
       <c r="F48" s="48"/>
       <c r="G48" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="57" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="B49" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C49" s="48"/>
       <c r="D49" s="48"/>
       <c r="E49" s="48"/>
       <c r="F49" s="48"/>
       <c r="G49" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="57" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="B50" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C50" s="48"/>
       <c r="D50" s="48"/>
       <c r="E50" s="48"/>
       <c r="F50" s="48"/>
       <c r="G50" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A51" s="57" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="B51" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C51" s="48"/>
       <c r="D51" s="48"/>
       <c r="E51" s="48"/>
       <c r="F51" s="48"/>
       <c r="G51" s="69">
         <v>42534</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A52" s="49" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B52" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C52" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D52" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E52" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F52" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G52" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A53" s="49" t="s">
-        <v>1161</v>
+        <v>1158</v>
       </c>
       <c r="B53" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C53" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D53" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E53" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F53" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G53" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="50" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="B54" s="51">
         <v>3</v>
       </c>
       <c r="C54" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D54" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E54" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F54" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G54" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="50" t="s">
-        <v>1162</v>
+        <v>1159</v>
       </c>
       <c r="B55" s="51" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="C55" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D55" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E55" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F55" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G55" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A56" s="50" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="B56" s="51" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C56" s="52"/>
       <c r="D56" s="52"/>
       <c r="E56" s="52"/>
       <c r="F56" s="52"/>
       <c r="G56" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A57" s="50" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="B57" s="51" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C57" s="52"/>
       <c r="D57" s="52"/>
       <c r="E57" s="52"/>
       <c r="F57" s="52"/>
       <c r="G57" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A58" s="49" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="B58" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C58" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D58" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E58" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F58" s="48" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G58" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A59" s="49" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="B59" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C59" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D59" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E59" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F59" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G59" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="49" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="B60" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C60" s="48"/>
       <c r="D60" s="48"/>
       <c r="E60" s="48"/>
       <c r="F60" s="48"/>
       <c r="G60" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A61" s="49" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="B61" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C61" s="48"/>
       <c r="D61" s="48"/>
       <c r="E61" s="48"/>
       <c r="F61" s="48"/>
       <c r="G61" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A62" s="49" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="B62" s="47" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="C62" s="48"/>
       <c r="D62" s="48"/>
       <c r="E62" s="48"/>
       <c r="F62" s="48"/>
       <c r="G62" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A63" s="49" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="B63" s="47" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="C63" s="48"/>
       <c r="D63" s="48"/>
       <c r="E63" s="48"/>
       <c r="F63" s="48"/>
       <c r="G63" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A64" s="49" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="B64" s="47" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C64" s="48"/>
       <c r="D64" s="48"/>
       <c r="E64" s="48"/>
       <c r="F64" s="48"/>
       <c r="G64" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A65" s="49" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="B65" s="47" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="C65" s="48"/>
       <c r="D65" s="48"/>
       <c r="E65" s="48"/>
       <c r="F65" s="48"/>
       <c r="G65" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A66" s="49" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B66" s="47">
         <v>3</v>
       </c>
       <c r="C66" s="48" t="s">
         <v>23</v>
       </c>
       <c r="D66" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E66" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F66" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G66" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A67" s="49" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="B67" s="47">
         <v>3</v>
       </c>
       <c r="C67" s="48" t="s">
         <v>24</v>
       </c>
       <c r="D67" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E67" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F67" s="48" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G67" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A68" s="49" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="B68" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C68" s="48"/>
       <c r="D68" s="48"/>
       <c r="E68" s="48"/>
       <c r="F68" s="48"/>
       <c r="G68" s="69">
         <v>42949</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="49" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="B69" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C69" s="48"/>
       <c r="D69" s="48"/>
       <c r="E69" s="48"/>
       <c r="F69" s="48"/>
       <c r="G69" s="69">
         <v>42548</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A70" s="49" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="B70" s="47" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C70" s="48"/>
       <c r="D70" s="48"/>
       <c r="E70" s="48"/>
       <c r="F70" s="48"/>
       <c r="G70" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A71" s="49" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="B71" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C71" s="48"/>
       <c r="D71" s="48"/>
       <c r="E71" s="48"/>
       <c r="F71" s="48"/>
       <c r="G71" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A72" s="49" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="B72" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C72" s="48"/>
       <c r="D72" s="48"/>
       <c r="E72" s="48"/>
       <c r="F72" s="48"/>
       <c r="G72" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A73" s="49" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="B73" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C73" s="48"/>
       <c r="D73" s="48"/>
       <c r="E73" s="48"/>
       <c r="F73" s="48"/>
       <c r="G73" s="69">
         <v>42949</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A74" s="49" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="B74" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C74" s="48"/>
       <c r="D74" s="48"/>
       <c r="E74" s="48"/>
       <c r="F74" s="48"/>
       <c r="G74" s="69">
         <v>42548</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A75" s="49" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="B75" s="47" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C75" s="48"/>
       <c r="D75" s="48"/>
       <c r="E75" s="48"/>
       <c r="F75" s="48"/>
       <c r="G75" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A76" s="49" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="B76" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C76" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D76" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E76" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F76" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G76" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A77" s="49" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B77" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C77" s="48" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D77" s="48" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E77" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F77" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G77" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A78" s="49" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="B78" s="47" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C78" s="48"/>
       <c r="D78" s="48"/>
       <c r="E78" s="48"/>
       <c r="F78" s="48"/>
       <c r="G78" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A79" s="49" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="B79" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C79" s="48"/>
       <c r="D79" s="48"/>
       <c r="E79" s="48"/>
       <c r="F79" s="48"/>
       <c r="G79" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A80" s="49" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="B80" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C80" s="48"/>
       <c r="D80" s="48"/>
       <c r="E80" s="48"/>
       <c r="F80" s="48"/>
       <c r="G80" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A81" s="49" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B81" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C81" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D81" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E81" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F81" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G81" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A82" s="57" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B82" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C82" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D82" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E82" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F82" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G82" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A83" s="57" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B83" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C83" s="48" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="D83" s="48" t="s">
         <v>60</v>
       </c>
       <c r="E83" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F83" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G83" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A84" s="49" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B84" s="47">
         <v>3</v>
       </c>
       <c r="C84" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D84" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E84" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F84" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G84" s="69">
         <v>44501</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A85" s="49" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="B85" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C85" s="48"/>
       <c r="D85" s="48"/>
       <c r="E85" s="48"/>
       <c r="F85" s="48"/>
       <c r="G85" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A86" s="49" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B86" s="47">
         <v>1</v>
       </c>
       <c r="C86" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D86" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E86" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F86" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G86" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A87" s="57" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="B87" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C87" s="48"/>
       <c r="D87" s="48"/>
       <c r="E87" s="48"/>
       <c r="F87" s="48"/>
       <c r="G87" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A88" s="57" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B88" s="47">
         <v>3</v>
       </c>
       <c r="C88" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D88" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E88" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F88" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G88" s="69">
         <v>44501</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A89" s="49" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="B89" s="47" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C89" s="48"/>
       <c r="D89" s="48"/>
       <c r="E89" s="48"/>
       <c r="F89" s="48"/>
       <c r="G89" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="57" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="B90" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C90" s="48"/>
       <c r="D90" s="48"/>
       <c r="E90" s="48"/>
       <c r="F90" s="48"/>
       <c r="G90" s="69">
         <v>44501</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A91" s="57" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="B91" s="47" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C91" s="48"/>
       <c r="D91" s="48"/>
       <c r="E91" s="48"/>
       <c r="F91" s="48"/>
       <c r="G91" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="57" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="B92" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C92" s="48"/>
       <c r="D92" s="48"/>
       <c r="E92" s="48"/>
       <c r="F92" s="48"/>
       <c r="G92" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A93" s="57" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="B93" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C93" s="48"/>
       <c r="D93" s="48"/>
       <c r="E93" s="48"/>
       <c r="F93" s="48"/>
       <c r="G93" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A94" s="57" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="B94" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C94" s="48"/>
       <c r="D94" s="48"/>
       <c r="E94" s="48"/>
       <c r="F94" s="48"/>
       <c r="G94" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A95" s="57" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="B95" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C95" s="48"/>
       <c r="D95" s="48"/>
       <c r="E95" s="48"/>
       <c r="F95" s="48"/>
       <c r="G95" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A96" s="57" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="B96" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C96" s="48"/>
       <c r="D96" s="48"/>
       <c r="E96" s="48"/>
       <c r="F96" s="48"/>
       <c r="G96" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A97" s="57" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="B97" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C97" s="48"/>
       <c r="D97" s="48"/>
       <c r="E97" s="48"/>
       <c r="F97" s="48"/>
       <c r="G97" s="69">
         <v>44501</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A98" s="57" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="B98" s="47" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C98" s="48"/>
       <c r="D98" s="48"/>
       <c r="E98" s="48"/>
       <c r="F98" s="48"/>
       <c r="G98" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A99" s="49" t="s">
-        <v>1166</v>
+        <v>1163</v>
       </c>
       <c r="B99" s="71">
         <v>3</v>
       </c>
       <c r="C99" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D99" s="48" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E99" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F99" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G99" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A100" s="49" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B100" s="47">
         <v>3</v>
       </c>
       <c r="C100" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D100" s="48" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E100" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F100" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G100" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A101" s="49" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="B101" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C101" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D101" s="48" t="s">
         <v>68</v>
       </c>
       <c r="E101" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F101" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G101" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A102" s="49" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="B102" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C102" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D102" s="48" t="s">
         <v>68</v>
       </c>
       <c r="E102" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F102" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G102" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A103" s="49" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B103" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C103" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D103" s="48" t="s">
         <v>68</v>
       </c>
       <c r="E103" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F103" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G103" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A104" s="49" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="B104" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C104" s="48"/>
       <c r="D104" s="48"/>
       <c r="E104" s="48"/>
       <c r="F104" s="48"/>
       <c r="G104" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A105" s="49" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="B105" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C105" s="48"/>
       <c r="D105" s="48"/>
       <c r="E105" s="48"/>
       <c r="F105" s="48"/>
       <c r="G105" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A106" s="49" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="B106" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C106" s="48"/>
       <c r="D106" s="48"/>
       <c r="E106" s="48"/>
       <c r="F106" s="48"/>
       <c r="G106" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A107" s="49" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="B107" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C107" s="48"/>
       <c r="D107" s="48"/>
       <c r="E107" s="48"/>
       <c r="F107" s="48"/>
       <c r="G107" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="49" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="B108" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C108" s="48"/>
       <c r="D108" s="48"/>
       <c r="E108" s="48"/>
       <c r="F108" s="48"/>
       <c r="G108" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A109" s="49" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="B109" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C109" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D109" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E109" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F109" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G109" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A110" s="49" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B110" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C110" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D110" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E110" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F110" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G110" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A111" s="49" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="B111" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C111" s="48"/>
       <c r="D111" s="48"/>
       <c r="E111" s="48"/>
       <c r="F111" s="48"/>
       <c r="G111" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A112" s="49" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="B112" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C112" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D112" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E112" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F112" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G112" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A113" s="49" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="B113" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C113" s="48"/>
       <c r="D113" s="48"/>
       <c r="E113" s="48"/>
       <c r="F113" s="48"/>
       <c r="G113" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A114" s="49" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="B114" s="47" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C114" s="48"/>
       <c r="D114" s="48"/>
       <c r="E114" s="48"/>
       <c r="F114" s="48"/>
       <c r="G114" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A115" s="49" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="B115" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C115" s="48"/>
       <c r="D115" s="48"/>
       <c r="E115" s="48"/>
       <c r="F115" s="48"/>
       <c r="G115" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A116" s="49" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="B116" s="47" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C116" s="48"/>
       <c r="D116" s="48"/>
       <c r="E116" s="48"/>
       <c r="F116" s="48"/>
       <c r="G116" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A117" s="49" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="B117" s="47" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C117" s="48"/>
       <c r="D117" s="48"/>
       <c r="E117" s="48"/>
       <c r="F117" s="48"/>
       <c r="G117" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A118" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="B118" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C118" s="48"/>
       <c r="D118" s="48"/>
       <c r="E118" s="48"/>
       <c r="F118" s="48"/>
       <c r="G118" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A119" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="B119" s="47" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C119" s="48"/>
       <c r="D119" s="48"/>
       <c r="E119" s="48"/>
       <c r="F119" s="48"/>
       <c r="G119" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A120" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="B120" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C120" s="48"/>
       <c r="D120" s="48"/>
       <c r="E120" s="48"/>
       <c r="F120" s="48"/>
       <c r="G120" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A121" s="49" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="B121" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C121" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D121" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E121" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F121" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G121" s="69">
         <v>43473</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A122" s="49" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="B122" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C122" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D122" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E122" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F122" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G122" s="69">
         <v>43473</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A123" s="49" t="s">
-        <v>1167</v>
+        <v>1164</v>
       </c>
       <c r="B123" s="47">
         <v>3</v>
       </c>
       <c r="C123" s="48" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D123" s="48" t="s">
         <v>19</v>
       </c>
       <c r="E123" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F123" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G123" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A124" s="49" t="s">
-        <v>1168</v>
+        <v>1165</v>
       </c>
       <c r="B124" s="47">
         <v>3</v>
       </c>
       <c r="C124" s="48" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D124" s="48" t="s">
         <v>19</v>
       </c>
       <c r="E124" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F124" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G124" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A125" s="49" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="B125" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C125" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D125" s="48" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E125" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F125" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G125" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A126" s="49" t="s">
-        <v>1169</v>
+        <v>1166</v>
       </c>
       <c r="B126" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C126" s="48" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D126" s="48" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E126" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F126" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G126" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A127" s="49" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B127" s="47">
         <v>3</v>
       </c>
       <c r="C127" s="48" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D127" s="48" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E127" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F127" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G127" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A128" s="49" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="B128" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C128" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D128" s="48" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E128" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F128" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G128" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A129" s="49" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="B129" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C129" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D129" s="48" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E129" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F129" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G129" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A130" s="49" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="B130" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C130" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D130" s="48" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E130" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F130" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G130" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A131" s="57" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="B131" s="47">
         <v>1</v>
       </c>
       <c r="C131" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D131" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E131" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F131" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G131" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A132" s="49" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="B132" s="47">
         <v>1</v>
       </c>
       <c r="C132" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D132" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E132" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F132" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G132" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A133" s="49" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B133" s="47">
         <v>2</v>
       </c>
       <c r="C133" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D133" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E133" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F133" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G133" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A134" s="57" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B134" s="47">
         <v>3</v>
       </c>
       <c r="C134" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D134" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E134" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F134" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G134" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A135" s="49" t="s">
-        <v>1171</v>
+        <v>1168</v>
       </c>
       <c r="B135" s="47">
         <v>4</v>
       </c>
       <c r="C135" s="70" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D135" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E135" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F135" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G135" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A136" s="49" t="s">
-        <v>1172</v>
+        <v>1169</v>
       </c>
       <c r="B136" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C136" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D136" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E136" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F136" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G136" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A137" s="57" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="B137" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C137" s="48"/>
       <c r="D137" s="48"/>
       <c r="E137" s="48"/>
       <c r="F137" s="48"/>
       <c r="G137" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A138" s="53" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="B138" s="54">
         <v>3</v>
       </c>
       <c r="C138" s="54" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D138" s="54" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E138" s="54" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F138" s="54" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G138" s="69">
         <v>44594</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A139" s="49" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
       <c r="B139" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C139" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D139" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E139" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F139" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G139" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A140" s="57" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="B140" s="47">
         <v>1</v>
       </c>
       <c r="C140" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D140" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E140" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F140" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G140" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A141" s="49" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="B141" s="47">
         <v>3</v>
       </c>
       <c r="C141" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D141" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E141" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F141" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G141" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A142" s="49" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B142" s="47">
         <v>3</v>
       </c>
       <c r="C142" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D142" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E142" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F142" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G142" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A143" s="49" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B143" s="47">
         <v>3</v>
       </c>
       <c r="C143" s="48" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D143" s="48" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E143" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F143" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G143" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A144" s="66" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B144" s="55">
         <v>3</v>
       </c>
       <c r="C144" s="56" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D144" s="56" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E144" s="56" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F144" s="56" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G144" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A145" s="72" t="s">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="B145" s="47">
         <v>3</v>
       </c>
       <c r="C145" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D145" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E145" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F145" s="48" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G145" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A146" s="72" t="s">
-        <v>1182</v>
+        <v>1179</v>
       </c>
       <c r="B146" s="47">
         <v>3</v>
       </c>
       <c r="C146" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D146" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E146" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F146" s="48" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G146" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A147" s="73" t="s">
-        <v>1180</v>
+        <v>1177</v>
       </c>
       <c r="B147" s="62">
         <v>3</v>
       </c>
       <c r="C147" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D147" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E147" s="63" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F147" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G147" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="148" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A148" s="57" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="B148" s="47">
         <v>3</v>
       </c>
       <c r="C148" s="48" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="D148" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E148" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F148" s="48" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G148" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A149" s="49" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="B149" s="47">
         <v>3</v>
       </c>
       <c r="C149" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D149" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E149" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F149" s="48" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G149" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A150" s="49" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="B150" s="47">
         <v>3</v>
       </c>
       <c r="C150" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D150" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E150" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F150" s="48" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G150" s="69">
         <v>43565</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A151" s="49" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="B151" s="47">
         <v>3</v>
       </c>
       <c r="C151" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D151" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E151" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F151" s="48" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G151" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A152" s="61" t="s">
-        <v>1183</v>
+        <v>1180</v>
       </c>
       <c r="B152" s="62">
         <v>3</v>
       </c>
       <c r="C152" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D152" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E152" s="63" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F152" s="63" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G152" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A153" s="49" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="B153" s="47">
         <v>3</v>
       </c>
       <c r="C153" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D153" s="48"/>
       <c r="E153" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F153" s="48" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G153" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A154" s="49" t="s">
-        <v>1184</v>
+        <v>1181</v>
       </c>
       <c r="B154" s="47" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C154" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D154" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E154" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F154" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G154" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A155" s="49" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="B155" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C155" s="48"/>
       <c r="D155" s="48"/>
       <c r="E155" s="48"/>
       <c r="F155" s="48"/>
       <c r="G155" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A156" s="49" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="B156" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C156" s="48"/>
       <c r="D156" s="48"/>
       <c r="E156" s="48"/>
       <c r="F156" s="48"/>
       <c r="G156" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A157" s="49" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="B157" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C157" s="48"/>
       <c r="D157" s="48"/>
       <c r="E157" s="48"/>
       <c r="F157" s="48"/>
       <c r="G157" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A158" s="49" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="B158" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C158" s="48"/>
       <c r="D158" s="48"/>
       <c r="E158" s="48"/>
       <c r="F158" s="48"/>
       <c r="G158" s="69">
         <v>43565</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A159" s="49" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B159" s="47">
         <v>3</v>
       </c>
       <c r="C159" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D159" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E159" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F159" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G159" s="69">
         <v>44075</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A160" s="49" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="B160" s="47">
         <v>3</v>
       </c>
       <c r="C160" s="48" t="s">
         <v>65</v>
       </c>
       <c r="D160" s="60" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E160" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F160" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G160" s="69">
         <v>44075</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A161" s="49" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="B161" s="47">
         <v>3</v>
       </c>
       <c r="C161" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D161" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E161" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F161" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G161" s="69">
         <v>44075</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A162" s="49" t="s">
-        <v>1185</v>
+        <v>1182</v>
       </c>
       <c r="B162" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C162" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D162" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E162" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F162" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G162" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A163" s="49" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="B163" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C163" s="48"/>
       <c r="D163" s="48"/>
       <c r="E163" s="48"/>
       <c r="F163" s="48"/>
       <c r="G163" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A164" s="49" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="B164" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C164" s="48"/>
       <c r="D164" s="48"/>
       <c r="E164" s="48"/>
       <c r="F164" s="48"/>
       <c r="G164" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A165" s="49" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="B165" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C165" s="48"/>
       <c r="D165" s="48"/>
       <c r="E165" s="48"/>
       <c r="F165" s="48"/>
       <c r="G165" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A166" s="49" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="B166" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C166" s="48"/>
       <c r="D166" s="48"/>
       <c r="E166" s="48"/>
       <c r="F166" s="48"/>
       <c r="G166" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A167" s="49" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="B167" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C167" s="48"/>
       <c r="D167" s="48"/>
       <c r="E167" s="48"/>
       <c r="F167" s="48"/>
       <c r="G167" s="69">
         <v>42899</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A168" s="49" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="B168" s="47" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C168" s="48"/>
       <c r="D168" s="48"/>
       <c r="E168" s="48"/>
       <c r="F168" s="48"/>
       <c r="G168" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A169" s="49" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="B169" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C169" s="48"/>
       <c r="D169" s="48"/>
       <c r="E169" s="48"/>
       <c r="F169" s="48"/>
       <c r="G169" s="69">
         <v>42899</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A170" s="49" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="B170" s="47">
         <v>3</v>
       </c>
       <c r="C170" s="48" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D170" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E170" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F170" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G170" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A171" s="49" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="B171" s="47">
         <v>3</v>
       </c>
       <c r="C171" s="48" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D171" s="48" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E171" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F171" s="48" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G171" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A172" s="49" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="B172" s="47">
         <v>3</v>
       </c>
       <c r="C172" s="48" t="s">
         <v>58</v>
       </c>
       <c r="D172" s="48" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E172" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F172" s="48" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G172" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A173" s="49" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="B173" s="47">
         <v>3</v>
       </c>
       <c r="C173" s="48" t="s">
+        <v>172</v>
+      </c>
+      <c r="D173" s="48" t="s">
+        <v>94</v>
+      </c>
+      <c r="E173" s="48" t="s">
         <v>175</v>
       </c>
-      <c r="D173" s="48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F173" s="48" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G173" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A174" s="49" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="B174" s="47" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C174" s="48"/>
       <c r="D174" s="48"/>
       <c r="E174" s="48"/>
       <c r="F174" s="48"/>
       <c r="G174" s="69">
         <v>44636</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A175" s="49" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="B175" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C175" s="48"/>
       <c r="D175" s="48"/>
       <c r="E175" s="48"/>
       <c r="F175" s="48"/>
       <c r="G175" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A176" s="49" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="B176" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C176" s="48"/>
       <c r="D176" s="48"/>
       <c r="E176" s="48"/>
       <c r="F176" s="48"/>
       <c r="G176" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A177" s="49" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="B177" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C177" s="48"/>
       <c r="D177" s="48"/>
       <c r="E177" s="48"/>
       <c r="F177" s="48"/>
       <c r="G177" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A178" s="49" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="B178" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C178" s="48"/>
       <c r="D178" s="48"/>
       <c r="E178" s="48"/>
       <c r="F178" s="48"/>
       <c r="G178" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A179" s="49" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="B179" s="47" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C179" s="48"/>
       <c r="D179" s="48"/>
       <c r="E179" s="48"/>
       <c r="F179" s="48"/>
       <c r="G179" s="69">
         <v>44636</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A180" s="49" t="s">
-        <v>1187</v>
+        <v>1184</v>
       </c>
       <c r="B180" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C180" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D180" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E180" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F180" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G180" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A181" s="49" t="s">
-        <v>1188</v>
+        <v>1185</v>
       </c>
       <c r="B181" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C181" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D181" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E181" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F181" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G181" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A182" s="49" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="B182" s="47" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C182" s="48" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D182" s="48" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E182" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F182" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G182" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A183" s="57" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="B183" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C183" s="48"/>
       <c r="D183" s="48"/>
       <c r="E183" s="48"/>
       <c r="F183" s="48"/>
       <c r="G183" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A184" s="57" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="B184" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C184" s="48"/>
       <c r="D184" s="48"/>
       <c r="E184" s="48"/>
       <c r="F184" s="48"/>
       <c r="G184" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A185" s="49" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="B185" s="47">
         <v>1</v>
       </c>
       <c r="C185" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D185" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E185" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F185" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G185" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A186" s="49" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B186" s="47">
         <v>1</v>
       </c>
       <c r="C186" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D186" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E186" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F186" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G186" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A187" s="49" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B187" s="47">
         <v>3</v>
       </c>
       <c r="C187" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D187" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E187" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F187" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G187" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A188" s="49" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="B188" s="47">
         <v>3</v>
       </c>
       <c r="C188" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D188" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E188" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F188" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G188" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A189" s="49" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="B189" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C189" s="48"/>
       <c r="D189" s="48"/>
       <c r="E189" s="48"/>
       <c r="F189" s="48"/>
       <c r="G189" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="190" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A190" s="57" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="B190" s="58">
         <v>3</v>
       </c>
       <c r="C190" s="59" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D190" s="59" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E190" s="59" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F190" s="59" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G190" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A191" s="57" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="B191" s="58" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C191" s="59"/>
       <c r="D191" s="59"/>
       <c r="E191" s="59"/>
       <c r="F191" s="59"/>
       <c r="G191" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A192" s="57" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="B192" s="58" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C192" s="59"/>
       <c r="D192" s="59"/>
       <c r="E192" s="59"/>
       <c r="F192" s="59"/>
       <c r="G192" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A193" s="57" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="B193" s="58" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C193" s="59"/>
       <c r="D193" s="59"/>
       <c r="E193" s="59"/>
       <c r="F193" s="59"/>
       <c r="G193" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="194" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A194" s="57" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="B194" s="58" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C194" s="59"/>
       <c r="D194" s="59"/>
       <c r="E194" s="59"/>
       <c r="F194" s="59"/>
       <c r="G194" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A195" s="57" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="B195" s="58" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C195" s="59"/>
       <c r="D195" s="59"/>
       <c r="E195" s="59"/>
       <c r="F195" s="59"/>
       <c r="G195" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A196" s="57" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="B196" s="58" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C196" s="59"/>
       <c r="D196" s="59"/>
       <c r="E196" s="59"/>
       <c r="F196" s="59"/>
       <c r="G196" s="69">
         <v>42528</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A197" s="49" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B197" s="47">
         <v>3</v>
       </c>
       <c r="C197" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D197" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E197" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F197" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G197" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="198" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A198" s="57" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="B198" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C198" s="48"/>
       <c r="D198" s="48"/>
       <c r="E198" s="48"/>
       <c r="F198" s="48"/>
       <c r="G198" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A199" s="49" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="B199" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C199" s="48"/>
       <c r="D199" s="48"/>
       <c r="E199" s="48"/>
       <c r="F199" s="48"/>
       <c r="G199" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A200" s="49" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="B200" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C200" s="48"/>
       <c r="D200" s="48"/>
       <c r="E200" s="48"/>
       <c r="F200" s="48"/>
       <c r="G200" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A201" s="57" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="B201" s="47">
         <v>3</v>
       </c>
       <c r="C201" s="48" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D201" s="48" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E201" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F201" s="48" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G201" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A202" s="57" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="B202" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C202" s="48"/>
       <c r="D202" s="48"/>
       <c r="E202" s="48"/>
       <c r="F202" s="48"/>
       <c r="G202" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A203" s="49" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="B203" s="47">
         <v>3</v>
       </c>
       <c r="C203" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D203" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E203" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F203" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G203" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A204" s="49" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B204" s="47">
         <v>3</v>
       </c>
       <c r="C204" s="48" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D204" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E204" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F204" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G204" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A205" s="49" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="B205" s="47">
         <v>3</v>
       </c>
       <c r="C205" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D205" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E205" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F205" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G205" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A206" s="49" t="s">
-        <v>1191</v>
+        <v>1188</v>
       </c>
       <c r="B206" s="47">
         <v>3</v>
       </c>
       <c r="C206" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D206" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E206" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F206" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G206" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A207" s="49" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="B207" s="47">
         <v>3</v>
       </c>
       <c r="C207" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D207" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E207" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F207" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G207" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A208" s="49" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="B208" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C208" s="48"/>
       <c r="D208" s="48"/>
       <c r="E208" s="48"/>
       <c r="F208" s="48"/>
       <c r="G208" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="209" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A209" s="57" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="B209" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C209" s="48"/>
       <c r="D209" s="48"/>
       <c r="E209" s="48"/>
       <c r="F209" s="48"/>
       <c r="G209" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A210" s="49" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="B210" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C210" s="48"/>
       <c r="D210" s="48"/>
       <c r="E210" s="48"/>
       <c r="F210" s="48"/>
       <c r="G210" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A211" s="49" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="B211" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C211" s="48"/>
       <c r="D211" s="48"/>
       <c r="E211" s="48"/>
       <c r="F211" s="48"/>
       <c r="G211" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A212" s="49" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="B212" s="47">
         <v>3</v>
       </c>
       <c r="C212" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D212" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E212" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F212" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G212" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A213" s="49" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B213" s="47">
         <v>3</v>
       </c>
       <c r="C213" s="48" t="s">
         <v>9</v>
       </c>
       <c r="D213" s="48" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E213" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F213" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G213" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A214" s="57" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="B214" s="47">
         <v>3</v>
       </c>
       <c r="C214" s="48" t="s">
         <v>0</v>
       </c>
       <c r="D214" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E214" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F214" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G214" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A215" s="57" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B215" s="47">
         <v>3</v>
       </c>
       <c r="C215" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D215" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E215" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F215" s="48" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G215" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A216" s="49" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="B216" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C216" s="48"/>
       <c r="D216" s="48"/>
       <c r="E216" s="48"/>
       <c r="F216" s="48"/>
       <c r="G216" s="69">
         <v>42548</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A217" s="49" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="B217" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C217" s="48"/>
       <c r="D217" s="48"/>
       <c r="E217" s="48"/>
       <c r="F217" s="48"/>
       <c r="G217" s="69">
         <v>41669</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A218" s="57" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="B218" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C218" s="48"/>
       <c r="D218" s="48"/>
       <c r="E218" s="48"/>
       <c r="F218" s="48"/>
       <c r="G218" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A219" s="57" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="B219" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C219" s="48"/>
       <c r="D219" s="48"/>
       <c r="E219" s="48"/>
       <c r="F219" s="48"/>
       <c r="G219" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A220" s="57" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="B220" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C220" s="48"/>
       <c r="D220" s="48"/>
       <c r="E220" s="48"/>
       <c r="F220" s="48"/>
       <c r="G220" s="69">
         <v>42548</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A221" s="57" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="B221" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C221" s="48"/>
       <c r="D221" s="48"/>
       <c r="E221" s="48"/>
       <c r="F221" s="48"/>
       <c r="G221" s="69">
         <v>41669</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A222" s="57" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="B222" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C222" s="48"/>
       <c r="D222" s="48"/>
       <c r="E222" s="48"/>
       <c r="F222" s="48"/>
       <c r="G222" s="69">
         <v>43473</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A223" s="57" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="B223" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C223" s="48"/>
       <c r="D223" s="48"/>
       <c r="E223" s="48"/>
       <c r="F223" s="48"/>
       <c r="G223" s="69">
         <v>43473</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A224" s="57" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
       <c r="B224" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C224" s="48"/>
       <c r="D224" s="48"/>
       <c r="E224" s="48"/>
       <c r="F224" s="48"/>
       <c r="G224" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A225" s="57" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="B225" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C225" s="48"/>
       <c r="D225" s="48"/>
       <c r="E225" s="48"/>
       <c r="F225" s="48"/>
       <c r="G225" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A226" s="57" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="B226" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C226" s="48"/>
       <c r="D226" s="48"/>
       <c r="E226" s="48"/>
       <c r="F226" s="48"/>
       <c r="G226" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A227" s="57" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
       <c r="B227" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C227" s="48"/>
       <c r="D227" s="48"/>
       <c r="E227" s="48"/>
       <c r="F227" s="48"/>
       <c r="G227" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A228" s="57" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="B228" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C228" s="48"/>
       <c r="D228" s="48"/>
       <c r="E228" s="48"/>
       <c r="F228" s="48"/>
       <c r="G228" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A229" s="57" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="B229" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C229" s="48"/>
       <c r="D229" s="48"/>
       <c r="E229" s="48"/>
       <c r="F229" s="48"/>
       <c r="G229" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A230" s="57" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="B230" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C230" s="48"/>
       <c r="D230" s="48"/>
       <c r="E230" s="48"/>
       <c r="F230" s="48"/>
       <c r="G230" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="231" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A231" s="49" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B231" s="47">
         <v>3</v>
       </c>
       <c r="C231" s="48" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D231" s="60" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E231" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F231" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G231" s="69">
         <v>44927</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A232" s="49" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="B232" s="47"/>
       <c r="C232" s="48"/>
       <c r="D232" s="60"/>
       <c r="E232" s="48"/>
       <c r="F232" s="48"/>
       <c r="G232" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A233" s="49" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="B233" s="47">
         <v>3</v>
       </c>
       <c r="C233" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D233" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E233" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F233" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G233" s="69">
         <v>43511</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A234" s="49" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="B234" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C234" s="48"/>
       <c r="D234" s="48"/>
       <c r="E234" s="48"/>
       <c r="F234" s="48"/>
       <c r="G234" s="69">
         <v>44927</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A235" s="49" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="B235" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C235" s="48"/>
       <c r="D235" s="48"/>
       <c r="E235" s="48"/>
       <c r="F235" s="48"/>
       <c r="G235" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="236" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A236" s="49" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B236" s="47">
         <v>3</v>
       </c>
       <c r="C236" s="48" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D236" s="60" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="E236" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F236" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G236" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A237" s="49" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="B237" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C237" s="48"/>
       <c r="D237" s="60"/>
       <c r="E237" s="48"/>
       <c r="F237" s="48"/>
       <c r="G237" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A238" s="49" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="B238" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C238" s="48"/>
       <c r="D238" s="60"/>
       <c r="E238" s="48"/>
       <c r="F238" s="48"/>
       <c r="G238" s="69">
         <v>42899</v>
       </c>
     </row>
     <row r="239" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A239" s="57" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="B239" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C239" s="48"/>
       <c r="D239" s="60"/>
       <c r="E239" s="48"/>
       <c r="F239" s="48"/>
       <c r="G239" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A240" s="49" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="B240" s="47" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C240" s="48"/>
       <c r="D240" s="60"/>
       <c r="E240" s="48"/>
       <c r="F240" s="48"/>
       <c r="G240" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A241" s="49" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="B241" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C241" s="48"/>
       <c r="D241" s="60"/>
       <c r="E241" s="48"/>
       <c r="F241" s="48"/>
       <c r="G241" s="69">
         <v>42899</v>
       </c>
     </row>
     <row r="242" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A242" s="57" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="B242" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C242" s="48"/>
       <c r="D242" s="60"/>
       <c r="E242" s="48"/>
       <c r="F242" s="48"/>
       <c r="G242" s="69">
         <v>43235</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A243" s="49" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="B243" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C243" s="48"/>
       <c r="D243" s="48"/>
       <c r="E243" s="48"/>
       <c r="F243" s="48"/>
       <c r="G243" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A244" s="49" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B244" s="47">
         <v>1</v>
       </c>
       <c r="C244" s="48" t="s">
         <v>40</v>
       </c>
       <c r="D244" s="48" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E244" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F244" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G244" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A245" s="49" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="B245" s="47">
         <v>1</v>
       </c>
       <c r="C245" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D245" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E245" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F245" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G245" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A246" s="49" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="B246" s="47">
         <v>3</v>
       </c>
       <c r="C246" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D246" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E246" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F246" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G246" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A247" s="49" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B247" s="47">
         <v>3</v>
       </c>
       <c r="C247" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D247" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E247" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F247" s="48" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G247" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A248" s="49" t="s">
-        <v>1199</v>
+        <v>1196</v>
       </c>
       <c r="B248" s="47" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="C248" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D248" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E248" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F248" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G248" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A249" s="49" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="B249" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C249" s="48"/>
       <c r="D249" s="48"/>
       <c r="E249" s="48"/>
       <c r="F249" s="48"/>
       <c r="G249" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A250" s="49" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="B250" s="47" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C250" s="48"/>
       <c r="D250" s="48"/>
       <c r="E250" s="48"/>
       <c r="F250" s="48"/>
       <c r="G250" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A251" s="49" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
       <c r="B251" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C251" s="48"/>
       <c r="D251" s="48"/>
       <c r="E251" s="48"/>
       <c r="F251" s="48"/>
       <c r="G251" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A252" s="50" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="B252" s="51" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C252" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D252" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E252" s="52" t="s">
         <v>57</v>
       </c>
       <c r="F252" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G252" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A253" s="50" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="B253" s="51" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C253" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D253" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E253" s="52" t="s">
         <v>57</v>
       </c>
       <c r="F253" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G253" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A254" s="50" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="B254" s="51" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C254" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D254" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E254" s="52" t="s">
         <v>57</v>
       </c>
       <c r="F254" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G254" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A255" s="50" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="B255" s="51">
         <v>3</v>
       </c>
       <c r="C255" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D255" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E255" s="52" t="s">
         <v>57</v>
       </c>
       <c r="F255" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G255" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="256" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A256" s="64" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="B256" s="51" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C256" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D256" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E256" s="52" t="s">
         <v>57</v>
       </c>
       <c r="F256" s="52" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G256" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A257" s="64" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="B257" s="51" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C257" s="52"/>
       <c r="D257" s="52"/>
       <c r="E257" s="52"/>
       <c r="F257" s="52"/>
       <c r="G257" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A258" s="64" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="B258" s="51" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C258" s="52"/>
       <c r="D258" s="52"/>
       <c r="E258" s="52"/>
       <c r="F258" s="52"/>
       <c r="G258" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A259" s="64" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
       <c r="B259" s="51" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C259" s="52"/>
       <c r="D259" s="52"/>
       <c r="E259" s="52"/>
       <c r="F259" s="52"/>
       <c r="G259" s="69">
         <v>42534</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A260" s="49" t="s">
-        <v>1200</v>
+        <v>1197</v>
       </c>
       <c r="B260" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C260" s="48" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="D260" s="70" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E260" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F260" s="48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G260" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A261" s="49" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="B261" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C261" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D261" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E261" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F261" s="48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G261" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A262" s="49" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
       <c r="B262" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C262" s="48"/>
       <c r="D262" s="48"/>
       <c r="E262" s="48"/>
       <c r="F262" s="48"/>
       <c r="G262" s="69">
         <v>41518</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A263" s="49" t="s">
-        <v>1201</v>
+        <v>1198</v>
       </c>
       <c r="B263" s="47" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C263" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D263" s="70" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E263" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F263" s="48" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G263" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A264" s="49" t="s">
-        <v>1202</v>
+        <v>1199</v>
       </c>
       <c r="B264" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C264" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D264" s="70" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E264" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F264" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G264" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A265" s="49" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="B265" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C265" s="48"/>
       <c r="D265" s="48"/>
       <c r="E265" s="48"/>
       <c r="F265" s="48"/>
       <c r="G265" s="69">
         <v>42534</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A266" s="49" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="B266" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C266" s="48"/>
       <c r="D266" s="48"/>
       <c r="E266" s="48"/>
       <c r="F266" s="48"/>
       <c r="G266" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A267" s="49" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
       <c r="B267" s="47" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C267" s="48"/>
       <c r="D267" s="48"/>
       <c r="E267" s="48"/>
       <c r="F267" s="48"/>
       <c r="G267" s="69">
         <v>41518</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A268" s="49" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="B268" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C268" s="48"/>
       <c r="D268" s="48"/>
       <c r="E268" s="48"/>
       <c r="F268" s="48"/>
       <c r="G268" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A269" s="49" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="B269" s="47">
         <v>3</v>
       </c>
       <c r="C269" s="48" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D269" s="48" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E269" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F269" s="48" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G269" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A270" s="49" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="B270" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C270" s="48"/>
       <c r="D270" s="48"/>
       <c r="E270" s="48"/>
       <c r="F270" s="48"/>
       <c r="G270" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A271" s="49" t="s">
-        <v>1203</v>
+        <v>1200</v>
       </c>
       <c r="B271" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C271" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D271" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E271" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F271" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G271" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A272" s="49" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="B272" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C272" s="48"/>
       <c r="D272" s="48"/>
       <c r="E272" s="48"/>
       <c r="F272" s="48"/>
       <c r="G272" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A273" s="49" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="B273" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C273" s="48"/>
       <c r="D273" s="48"/>
       <c r="E273" s="48"/>
       <c r="F273" s="48"/>
       <c r="G273" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A274" s="49" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="B274" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C274" s="48"/>
       <c r="D274" s="48"/>
       <c r="E274" s="48"/>
       <c r="F274" s="48"/>
       <c r="G274" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A275" s="49" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="B275" s="47">
         <v>3</v>
       </c>
       <c r="C275" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D275" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E275" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F275" s="48" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G275" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A276" s="49" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="B276" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C276" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D276" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E276" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F276" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G276" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A277" s="49" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="B277" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C277" s="48"/>
       <c r="D277" s="48"/>
       <c r="E277" s="48"/>
       <c r="F277" s="48"/>
       <c r="G277" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A278" s="49" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="B278" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C278" s="48"/>
       <c r="D278" s="48"/>
       <c r="E278" s="48"/>
       <c r="F278" s="48"/>
       <c r="G278" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A279" s="49" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="B279" s="47">
         <v>3</v>
       </c>
       <c r="C279" s="48" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D279" s="48" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E279" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F279" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G279" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A280" s="49" t="s">
-        <v>1205</v>
+        <v>1202</v>
       </c>
       <c r="B280" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C280" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D280" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E280" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F280" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G280" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A281" s="49" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="B281" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C281" s="48"/>
       <c r="D281" s="48"/>
       <c r="E281" s="48"/>
       <c r="F281" s="48"/>
       <c r="G281" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A282" s="49" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="B282" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C282" s="48"/>
       <c r="D282" s="48"/>
       <c r="E282" s="48"/>
       <c r="F282" s="48"/>
       <c r="G282" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A283" s="49" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="B283" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C283" s="48"/>
       <c r="D283" s="48"/>
       <c r="E283" s="48"/>
       <c r="F283" s="48"/>
       <c r="G283" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A284" s="49" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="B284" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C284" s="48"/>
       <c r="D284" s="48"/>
       <c r="E284" s="48"/>
       <c r="F284" s="48"/>
       <c r="G284" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A285" s="49" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="B285" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C285" s="48"/>
       <c r="D285" s="48"/>
       <c r="E285" s="48"/>
       <c r="F285" s="48"/>
       <c r="G285" s="69">
         <v>43006</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A286" s="49" t="s">
-        <v>1121</v>
+        <v>1118</v>
       </c>
       <c r="B286" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C286" s="48"/>
       <c r="D286" s="48"/>
       <c r="E286" s="48"/>
       <c r="F286" s="48"/>
       <c r="G286" s="69">
         <v>43006</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A287" s="49" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="B287" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C287" s="48"/>
       <c r="D287" s="48"/>
       <c r="E287" s="48"/>
       <c r="F287" s="48"/>
       <c r="G287" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A288" s="49" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
       <c r="B288" s="47" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="C288" s="48"/>
       <c r="D288" s="48"/>
       <c r="E288" s="48"/>
       <c r="F288" s="48"/>
       <c r="G288" s="69">
         <v>43006</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A289" s="49" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="B289" s="47" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="C289" s="48"/>
       <c r="D289" s="48"/>
       <c r="E289" s="48"/>
       <c r="F289" s="48"/>
       <c r="G289" s="69">
         <v>42899</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A290" s="49" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="B290" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C290" s="48"/>
       <c r="D290" s="48"/>
       <c r="E290" s="48"/>
       <c r="F290" s="48"/>
       <c r="G290" s="69">
         <v>43006</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A291" s="49" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="B291" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C291" s="48"/>
       <c r="D291" s="48"/>
       <c r="E291" s="48"/>
       <c r="F291" s="48"/>
       <c r="G291" s="69">
         <v>43006</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A292" s="49" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="B292" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C292" s="48"/>
       <c r="D292" s="48"/>
       <c r="E292" s="48"/>
       <c r="F292" s="48"/>
       <c r="G292" s="69">
         <v>43242</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A293" s="49" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
       <c r="B293" s="47" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="C293" s="48"/>
       <c r="D293" s="48"/>
       <c r="E293" s="48"/>
       <c r="F293" s="48"/>
       <c r="G293" s="69">
         <v>43006</v>
       </c>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A294" s="49" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="B294" s="47" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="C294" s="48"/>
       <c r="D294" s="48"/>
       <c r="E294" s="48"/>
       <c r="F294" s="48"/>
       <c r="G294" s="69">
         <v>42899</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A295" s="49" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="B295" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C295" s="48"/>
       <c r="D295" s="48"/>
       <c r="E295" s="48"/>
       <c r="F295" s="48"/>
       <c r="G295" s="69">
         <v>44075</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A296" s="49" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B296" s="47" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="C296" s="48"/>
       <c r="D296" s="48"/>
       <c r="E296" s="48"/>
       <c r="F296" s="48"/>
       <c r="G296" s="69">
         <v>42248</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A297" s="49" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="B297" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C297" s="48"/>
       <c r="D297" s="48"/>
       <c r="E297" s="48"/>
       <c r="F297" s="48"/>
       <c r="G297" s="69">
         <v>44075</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A298" s="49" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="B298" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C298" s="48"/>
       <c r="D298" s="48"/>
       <c r="E298" s="48"/>
       <c r="F298" s="48"/>
       <c r="G298" s="69">
         <v>44075</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A299" s="49" t="s">
-        <v>1206</v>
+        <v>1203</v>
       </c>
       <c r="B299" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C299" s="48" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="D299" s="48" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="E299" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F299" s="48" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G299" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A300" s="49" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="B300" s="47">
         <v>3</v>
       </c>
       <c r="C300" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D300" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E300" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F300" s="48" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G300" s="69">
         <v>44551</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A301" s="49" t="s">
-        <v>1207</v>
+        <v>1204</v>
       </c>
       <c r="B301" s="47" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C301" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D301" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E301" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F301" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G301" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A302" s="49" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="B302" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C302" s="48"/>
       <c r="D302" s="48"/>
       <c r="E302" s="48"/>
       <c r="F302" s="48"/>
       <c r="G302" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A303" s="49" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="B303" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C303" s="48"/>
       <c r="D303" s="48"/>
       <c r="E303" s="48"/>
       <c r="F303" s="48"/>
       <c r="G303" s="68" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A304" s="49" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="B304" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C304" s="48"/>
       <c r="D304" s="48"/>
       <c r="E304" s="48"/>
       <c r="F304" s="48"/>
       <c r="G304" s="69">
         <v>42548</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A305" s="49" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="B305" s="47">
         <v>3</v>
       </c>
       <c r="C305" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D305" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E305" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F305" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G305" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A306" s="49" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="B306" s="47">
         <v>3</v>
       </c>
       <c r="C306" s="48" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D306" s="48" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E306" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F306" s="48" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G306" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A307" s="49" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="B307" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C307" s="48"/>
       <c r="D307" s="48"/>
       <c r="E307" s="48"/>
       <c r="F307" s="48"/>
       <c r="G307" s="69">
         <v>42548</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A308" s="49" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="B308" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C308" s="48"/>
       <c r="D308" s="48"/>
       <c r="E308" s="48"/>
       <c r="F308" s="48"/>
       <c r="G308" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A309" s="49" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="B309" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C309" s="48"/>
       <c r="D309" s="48"/>
       <c r="E309" s="48"/>
       <c r="F309" s="48"/>
       <c r="G309" s="69">
         <v>42548</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A310" s="49" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="B310" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C310" s="48"/>
       <c r="D310" s="48"/>
       <c r="E310" s="48"/>
       <c r="F310" s="48"/>
       <c r="G310" s="69">
         <v>42548</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A311" s="49" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="B311" s="47"/>
       <c r="C311" s="48"/>
       <c r="D311" s="48"/>
       <c r="E311" s="48"/>
       <c r="F311" s="48"/>
       <c r="G311" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A312" s="49" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="B312" s="47">
         <v>3</v>
       </c>
       <c r="C312" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D312" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E312" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F312" s="48" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G312" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A313" s="49" t="s">
-        <v>1211</v>
+        <v>1208</v>
       </c>
       <c r="B313" s="47" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C313" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D313" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E313" s="48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F313" s="48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G313" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A314" s="49" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="B314" s="48">
         <v>3</v>
       </c>
       <c r="C314" s="49"/>
       <c r="D314" s="49"/>
       <c r="E314" s="49"/>
       <c r="F314" s="49"/>
       <c r="G314" s="69">
         <v>44624</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A315" s="49" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="B315" s="48">
         <v>3</v>
       </c>
       <c r="C315" s="49"/>
       <c r="D315" s="49"/>
       <c r="E315" s="49"/>
       <c r="F315" s="49"/>
       <c r="G315" s="69">
         <v>42538</v>
       </c>
     </row>
     <row r="316" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A316" s="74" t="s">
-        <v>1212</v>
+        <v>1209</v>
       </c>
       <c r="B316" s="75">
         <v>3</v>
       </c>
       <c r="C316" s="76" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="D316" s="76" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="E316" s="76" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F316" s="76" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G316" s="69" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>