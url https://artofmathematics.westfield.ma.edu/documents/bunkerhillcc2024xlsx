--- v0 (2026-01-25)
+++ v1 (2026-06-02)
@@ -1,89 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Articulation Contracts &amp; Equivalencies\Course Equivalencies\Bunker HIll\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E7D6432-11BD-4F1B-90B4-81B1E395A08B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54992E0B-64D4-4875-B2C1-60DEC6F1B02B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="195" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BHCC Equivalencies" sheetId="1" r:id="rId1"/>
     <sheet name="BHCC Index" sheetId="2" r:id="rId2"/>
     <sheet name="Discontinued" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'BHCC Equivalencies'!$A$1:$X$622</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'BHCC Equivalencies'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C230" i="1" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3608" uniqueCount="1119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3607" uniqueCount="1119">
   <si>
     <t>BUNKER HILL CC DEPARTMENT, COURSE NUMBER &amp; TITLE</t>
   </si>
   <si>
     <t>BHCC</t>
   </si>
   <si>
     <t>CREDIT</t>
   </si>
   <si>
     <t>EQUIVALENT</t>
   </si>
   <si>
     <t>MAJOR</t>
   </si>
   <si>
     <t>ARABIC</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>ART</t>
   </si>
   <si>
@@ -452,53 +459,50 @@
   <si>
     <t>HRT 117 Hospitality Law</t>
   </si>
   <si>
     <t>MANAGEMENT</t>
   </si>
   <si>
     <t>MAN 105 Principles of Marketing</t>
   </si>
   <si>
     <t>MAN 106 International Marketing</t>
   </si>
   <si>
     <t>MAN 111 Principles of Management</t>
   </si>
   <si>
     <t>MGMT 0101</t>
   </si>
   <si>
     <t>ENGL 0103</t>
   </si>
   <si>
     <t>MGMT 0221</t>
   </si>
   <si>
-    <t>ACCT 0104</t>
-[...1 lines deleted...]
-  <si>
     <t>ACCT 0315</t>
   </si>
   <si>
     <t>ACCT 0316</t>
   </si>
   <si>
     <t>ACCT 0317</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>COMM 0101</t>
   </si>
   <si>
     <t>ACCT 0345</t>
   </si>
   <si>
     <t>WSU</t>
   </si>
   <si>
     <t>ENGL/COMM 275</t>
   </si>
   <si>
     <t>ENG/COM</t>
@@ -738,53 +742,50 @@
     <t>BIOL 0203</t>
   </si>
   <si>
     <t>BIOMEDICAL ENGINEERING</t>
   </si>
   <si>
     <t>ECE 101 Guidance &amp; Discipline</t>
   </si>
   <si>
     <t>EDUCATION</t>
   </si>
   <si>
     <t>MAN 299 Business Internship</t>
   </si>
   <si>
     <t>ENGL 0221</t>
   </si>
   <si>
     <t>MGMT 0107</t>
   </si>
   <si>
     <t>EDUC 0221</t>
   </si>
   <si>
     <t>EDUC 0336</t>
-  </si>
-[...1 lines deleted...]
-    <t>EDUC 0220</t>
   </si>
   <si>
     <t>GEOGRAPHY &amp; GIS</t>
   </si>
   <si>
     <t>ENGL 0112</t>
   </si>
   <si>
     <t xml:space="preserve">ACC 102 Principles of Accounting II </t>
   </si>
   <si>
     <t>ACC 104 Introduction to Accounting Software</t>
   </si>
   <si>
     <t>ACC 203 Personal Income Tax</t>
   </si>
   <si>
     <t>LCHI 0102</t>
   </si>
   <si>
     <t xml:space="preserve">CIT 110 Applications/Concepts </t>
   </si>
   <si>
     <t>CIT 113 Information Technology Problem Solving</t>
   </si>
@@ -2396,53 +2397,50 @@
   <si>
     <t>SOC 227/B The Sociology of Race and Ethnicity</t>
   </si>
   <si>
     <t>SOC 229/B Sociology of Film</t>
   </si>
   <si>
     <t>SPN 101/C Elementary Spanish I</t>
   </si>
   <si>
     <t>SPN 102/C Elementary Spanish II</t>
   </si>
   <si>
     <t>SPN 110/C Latino Identity: the Media, Culture and Myths</t>
   </si>
   <si>
     <t>SPN 201/C Intermediate Spanish I</t>
   </si>
   <si>
     <t>SPN 202/C Intermediate Spanish II</t>
   </si>
   <si>
     <t>SPN 280/C Spanish for Heritage Speakers</t>
   </si>
   <si>
-    <t>VMA 100/C Cultures and Careers in Visial Art</t>
-[...1 lines deleted...]
-  <si>
     <t>VMA 102/C Visual Design: Composition and Color</t>
   </si>
   <si>
     <t>VMA 103/C Elements of Form</t>
   </si>
   <si>
     <t>VMA 104/C Drawing from Observation</t>
   </si>
   <si>
     <t>VMA 105/C Digital Imaging with Photoshop</t>
   </si>
   <si>
     <t>VMA 106/C Digital Imaging for Artists and Designers</t>
   </si>
   <si>
     <t>VMA 110/C Audio for Media</t>
   </si>
   <si>
     <t>VMA 112/C Art History: Prehistoric to Medieval</t>
   </si>
   <si>
     <t>VMA 113/C Art History: Renaissance-Contemporary</t>
   </si>
   <si>
     <t>VMA 114/C History of Graphic Design</t>
@@ -3416,53 +3414,50 @@
   <si>
     <t>GENERAL ELECTIVE</t>
   </si>
   <si>
     <t>CHM 201/E General Chemistry I &amp; Lab*</t>
   </si>
   <si>
     <t>CHM 202/E General Chemistry II &amp; Lab*</t>
   </si>
   <si>
     <t>Equivalent only after department review</t>
   </si>
   <si>
     <t>ASTR 0103</t>
   </si>
   <si>
     <t>EDUC 0348</t>
   </si>
   <si>
     <t>EDUC 0251</t>
   </si>
   <si>
     <t>EDUC 0253</t>
   </si>
   <si>
-    <t>ENGL 0247</t>
-[...1 lines deleted...]
-  <si>
     <t>BIOL 0102/ENVS 0106</t>
   </si>
   <si>
     <t>GPS 0245/ENVS 0101</t>
   </si>
   <si>
     <t>ENVS/BIOL 0233</t>
   </si>
   <si>
     <t>ALLIED HEALTH</t>
   </si>
   <si>
     <t>AHE 110 Principles of Clinical Practice</t>
   </si>
   <si>
     <t>HESC 0101</t>
   </si>
   <si>
     <t>HESC</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>AHE 117 Communication Skills for Health Care</t>
@@ -3543,50 +3538,62 @@
     <t>GENS</t>
   </si>
   <si>
     <t>GEAH</t>
   </si>
   <si>
     <t>GPIC</t>
   </si>
   <si>
     <t>GPSC</t>
   </si>
   <si>
     <t>GPCL</t>
   </si>
   <si>
     <t>GPPP</t>
   </si>
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>WSU WISE</t>
   </si>
   <si>
     <t>(GEN ED)</t>
+  </si>
+  <si>
+    <t>EDUC 0220/EDUC 0208</t>
+  </si>
+  <si>
+    <t>ENGL 0241</t>
+  </si>
+  <si>
+    <t>VMA 100/C Cultures and Careers in Visual Art</t>
+  </si>
+  <si>
+    <t>ACCT 0204</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -4152,51 +4159,51 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4460,13343 +4467,13344 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X627"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="X5" sqref="X5"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="53.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="7" max="22" width="9.140625" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="0" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="14" style="75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="85" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="B1" s="86"/>
       <c r="C1" s="86"/>
       <c r="D1" s="86"/>
       <c r="E1" s="86"/>
       <c r="F1" s="86"/>
       <c r="G1" s="86"/>
       <c r="H1" s="86"/>
       <c r="I1" s="86"/>
       <c r="J1" s="86"/>
       <c r="K1" s="86"/>
       <c r="L1" s="86"/>
       <c r="M1" s="86"/>
       <c r="N1" s="86"/>
       <c r="O1" s="86"/>
       <c r="P1" s="86"/>
       <c r="Q1" s="86"/>
       <c r="R1" s="86"/>
       <c r="S1" s="86"/>
       <c r="T1" s="86"/>
       <c r="U1" s="86"/>
       <c r="V1" s="86"/>
       <c r="W1" s="86"/>
       <c r="X1" s="87"/>
     </row>
     <row r="2" spans="1:24" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="82" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="B2" s="83"/>
       <c r="C2" s="83"/>
       <c r="D2" s="83"/>
       <c r="E2" s="83"/>
       <c r="F2" s="83"/>
       <c r="G2" s="83"/>
       <c r="H2" s="83"/>
       <c r="I2" s="83"/>
       <c r="J2" s="83"/>
       <c r="K2" s="83"/>
       <c r="L2" s="83"/>
       <c r="M2" s="83"/>
       <c r="N2" s="83"/>
       <c r="O2" s="83"/>
       <c r="P2" s="83"/>
       <c r="Q2" s="83"/>
       <c r="R2" s="83"/>
       <c r="S2" s="83"/>
       <c r="T2" s="83"/>
       <c r="U2" s="83"/>
       <c r="V2" s="83"/>
       <c r="W2" s="83"/>
       <c r="X2" s="84"/>
     </row>
     <row r="3" spans="1:24" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="79" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="B3" s="80"/>
       <c r="C3" s="80"/>
       <c r="D3" s="80"/>
       <c r="E3" s="80"/>
       <c r="F3" s="80"/>
       <c r="G3" s="80"/>
       <c r="H3" s="80"/>
       <c r="I3" s="80"/>
       <c r="J3" s="80"/>
       <c r="K3" s="80"/>
       <c r="L3" s="80"/>
       <c r="M3" s="80"/>
       <c r="N3" s="80"/>
       <c r="O3" s="80"/>
       <c r="P3" s="80"/>
       <c r="Q3" s="80"/>
       <c r="R3" s="80"/>
       <c r="S3" s="80"/>
       <c r="T3" s="80"/>
       <c r="U3" s="80"/>
       <c r="V3" s="80"/>
       <c r="W3" s="80"/>
       <c r="X3" s="81"/>
     </row>
     <row r="4" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="54" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D4" s="54" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E4" s="54" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F4" s="54" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="X4" s="54" t="s">
-        <v>1117</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="54" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="54" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="54" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="F5" s="54" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="X5" s="54" t="s">
-        <v>1118</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="6" spans="1:24" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="55"/>
       <c r="B6" s="40"/>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="X6" s="71"/>
     </row>
     <row r="7" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B7" s="66"/>
       <c r="C7" s="66"/>
       <c r="D7" s="66"/>
       <c r="E7" s="66"/>
       <c r="F7" s="66"/>
       <c r="G7" s="67"/>
       <c r="H7" s="67"/>
       <c r="I7" s="67"/>
       <c r="J7" s="67"/>
       <c r="K7" s="67"/>
       <c r="L7" s="67"/>
       <c r="M7" s="67"/>
       <c r="N7" s="67"/>
       <c r="O7" s="67"/>
       <c r="P7" s="67"/>
       <c r="Q7" s="67"/>
       <c r="R7" s="67"/>
       <c r="S7" s="67"/>
       <c r="T7" s="67"/>
       <c r="U7" s="67"/>
       <c r="V7" s="67"/>
       <c r="W7" s="67"/>
       <c r="X7" s="72"/>
     </row>
     <row r="8" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="B8" s="6">
         <v>3</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D8" s="50" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="9" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B9" s="6">
         <v>3</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>137</v>
+        <v>1118</v>
       </c>
       <c r="D9" s="50" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="10" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B10" s="6">
         <v>1</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D10" s="50" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="11" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="6">
         <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D11" s="50" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B12" s="6">
         <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="13" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>121</v>
       </c>
       <c r="B13" s="6">
         <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D13" s="50" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="14" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>122</v>
       </c>
       <c r="B14" s="6">
         <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D14" s="50" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="15" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B15" s="6">
         <v>3</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D15" s="50" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="16" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B16" s="6">
         <v>3</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="6">
         <v>3</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F17" s="78" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="6">
         <v>3</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D18" s="50" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X18" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="19" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="6">
         <v>3</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X19" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="20" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="9"/>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="X20" s="73"/>
     </row>
     <row r="21" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
       <c r="B21" s="66"/>
       <c r="C21" s="66"/>
       <c r="D21" s="66"/>
       <c r="E21" s="66"/>
       <c r="F21" s="66"/>
       <c r="G21" s="67"/>
       <c r="H21" s="67"/>
       <c r="I21" s="67"/>
       <c r="J21" s="67"/>
       <c r="K21" s="67"/>
       <c r="L21" s="67"/>
       <c r="M21" s="67"/>
       <c r="N21" s="67"/>
       <c r="O21" s="67"/>
       <c r="P21" s="67"/>
       <c r="Q21" s="67"/>
       <c r="R21" s="67"/>
       <c r="S21" s="67"/>
       <c r="T21" s="67"/>
       <c r="U21" s="67"/>
       <c r="V21" s="67"/>
       <c r="W21" s="67"/>
       <c r="X21" s="72"/>
     </row>
     <row r="22" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="B22" s="6">
         <v>3</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X22" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="23" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
-        <v>1085</v>
+        <v>1081</v>
       </c>
       <c r="B23" s="6">
         <v>3</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>1086</v>
+        <v>1082</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X23" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="24" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="9"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="X24" s="73"/>
     </row>
     <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="66"/>
       <c r="C25" s="66"/>
       <c r="D25" s="66"/>
       <c r="E25" s="66"/>
       <c r="F25" s="66"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="8"/>
       <c r="U25" s="8"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="74"/>
     </row>
     <row r="26" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="B26" s="6">
         <v>3</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X26" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B27" s="6">
         <v>3</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X27" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="66"/>
       <c r="C29" s="66"/>
       <c r="D29" s="66"/>
       <c r="E29" s="66"/>
       <c r="F29" s="66"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8"/>
       <c r="P29" s="8"/>
       <c r="Q29" s="8"/>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="8"/>
       <c r="U29" s="8"/>
       <c r="V29" s="8"/>
       <c r="W29" s="8"/>
       <c r="X29" s="74"/>
     </row>
     <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B30" s="6">
         <v>4</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X30" s="6" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="66"/>
       <c r="C32" s="66"/>
       <c r="D32" s="66"/>
       <c r="E32" s="66"/>
       <c r="F32" s="66"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="8"/>
       <c r="U32" s="8"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="74"/>
     </row>
     <row r="33" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B33" s="6">
         <v>4</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E33" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X33" s="6" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="34" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B34" s="6">
         <v>4</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X34" s="6" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="35" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B35" s="6">
         <v>3</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X35" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="36" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B36" s="6">
         <v>4</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X36" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="37" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B37" s="6">
         <v>4</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E37" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X37" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="38" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="B38" s="6">
         <v>4</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X38" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="39" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="B39" s="6">
         <v>4</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E39" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X39" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="40" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B40" s="6">
         <v>4</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X40" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="41" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B41" s="6">
         <v>4</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X41" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="42" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B42" s="6">
         <v>4</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X42" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="43" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B43" s="6">
         <v>4</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X43" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B44" s="6">
         <v>4</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X44" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B45" s="6">
         <v>4</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X45" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="46" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B46" s="6">
         <v>3</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X46" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="47" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B47" s="6">
         <v>3</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X47" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="48" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B48" s="6">
         <v>4</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E48" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X48" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="50" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A50" s="7" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B50" s="66"/>
       <c r="C50" s="66"/>
       <c r="D50" s="66"/>
       <c r="E50" s="66"/>
       <c r="F50" s="66"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
       <c r="V50" s="8"/>
       <c r="W50" s="8"/>
       <c r="X50" s="74"/>
     </row>
     <row r="51" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="B51" s="6">
         <v>4</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X51" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="52" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="B52" s="6">
         <v>3</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E52" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X52" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="54" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A54" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B54" s="66"/>
       <c r="C54" s="66"/>
       <c r="D54" s="66"/>
       <c r="E54" s="66"/>
       <c r="F54" s="66"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
       <c r="R54" s="8"/>
       <c r="S54" s="8"/>
       <c r="T54" s="8"/>
       <c r="U54" s="8"/>
       <c r="V54" s="8"/>
       <c r="W54" s="8"/>
       <c r="X54" s="74"/>
     </row>
     <row r="55" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>127</v>
       </c>
       <c r="B55" s="6">
         <v>3</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D55" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E55" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X55" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="56" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B56" s="6">
         <v>3</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D56" s="51" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E56" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X56" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="57" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B57" s="6">
         <v>3</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E57" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X57" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="58" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B58" s="6">
         <v>3</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D58" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E58" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X58" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="59" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B59" s="6">
         <v>3</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E59" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X59" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="61" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="66"/>
       <c r="C61" s="66"/>
       <c r="D61" s="66"/>
       <c r="E61" s="66"/>
       <c r="F61" s="66"/>
       <c r="G61" s="8"/>
       <c r="H61" s="8"/>
       <c r="I61" s="8"/>
       <c r="J61" s="8"/>
       <c r="K61" s="8"/>
       <c r="L61" s="8"/>
       <c r="M61" s="8"/>
       <c r="N61" s="8"/>
       <c r="O61" s="8"/>
       <c r="P61" s="8"/>
       <c r="Q61" s="8"/>
       <c r="R61" s="8"/>
       <c r="S61" s="8"/>
       <c r="T61" s="8"/>
       <c r="U61" s="8"/>
       <c r="V61" s="8"/>
       <c r="W61" s="8"/>
       <c r="X61" s="74"/>
     </row>
     <row r="62" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B62" s="6">
         <v>4</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E62" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X62" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="63" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B63" s="6">
         <v>4</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E63" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X63" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="64" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="B64" s="6">
         <v>3</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E64" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X64" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="65" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="B65" s="6">
         <v>4</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E65" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X65" s="6" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="66" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="B66" s="6">
         <v>4</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E66" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X66" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="67" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="B67" s="6">
         <v>4</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E67" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X67" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="68" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="B68" s="6">
         <v>4</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E68" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X68" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="69" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A69" s="53" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="71" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
       <c r="E71" s="66"/>
       <c r="F71" s="66"/>
       <c r="G71" s="8"/>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
       <c r="L71" s="8"/>
       <c r="M71" s="8"/>
       <c r="N71" s="8"/>
       <c r="O71" s="8"/>
       <c r="P71" s="8"/>
       <c r="Q71" s="8"/>
       <c r="R71" s="8"/>
       <c r="S71" s="8"/>
       <c r="T71" s="8"/>
       <c r="U71" s="8"/>
       <c r="V71" s="8"/>
       <c r="W71" s="8"/>
       <c r="X71" s="74"/>
     </row>
     <row r="72" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B72" s="6">
         <v>3</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E72" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X72" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="73" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="B73" s="6">
         <v>3</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E73" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X73" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="75" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="B75" s="66"/>
       <c r="C75" s="66"/>
       <c r="D75" s="66"/>
       <c r="E75" s="66"/>
       <c r="F75" s="66"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="8"/>
       <c r="M75" s="8"/>
       <c r="N75" s="8"/>
       <c r="O75" s="8"/>
       <c r="P75" s="8"/>
       <c r="Q75" s="8"/>
       <c r="R75" s="8"/>
       <c r="S75" s="8"/>
       <c r="T75" s="8"/>
       <c r="U75" s="8"/>
       <c r="V75" s="8"/>
       <c r="W75" s="8"/>
       <c r="X75" s="74"/>
     </row>
     <row r="76" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B76" s="6">
         <v>3</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E76" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X76" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="77" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="B77" s="6">
         <v>1</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E77" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X77" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="78" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A78" s="9" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B78" s="6">
         <v>3</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D78" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E78" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X78" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="79" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A79" s="11" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="B79" s="49">
         <v>3</v>
       </c>
       <c r="C79" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D79" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E79" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X79" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="80" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A80" s="9" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B80" s="6">
         <v>3</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E80" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X80" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="81" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A81" s="9" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B81" s="6">
         <v>3</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E81" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X81" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="82" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A82" s="9" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B82" s="6">
         <v>3</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E82" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X82" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="83" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A83" s="9" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B83" s="6">
         <v>3</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E83" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X83" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="84" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="B84" s="6">
         <v>3</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E84" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X84" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="85" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B85" s="6">
         <v>3</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E85" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X85" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="86" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B86" s="6">
         <v>4</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E86" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X86" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="87" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A87" s="9" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B87" s="6">
         <v>3</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E87" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X87" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="88" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B88" s="6">
         <v>3</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E88" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X88" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="89" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B89" s="6">
         <v>3</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E89" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X89" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="90" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A90" s="9" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B90" s="6">
         <v>3</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E90" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X90" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="91" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A91" s="9" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B91" s="6">
         <v>3</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E91" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X91" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="92" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A92" s="9" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B92" s="6">
         <v>3</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E92" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X92" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="93" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B93" s="6">
         <v>3</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E93" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X93" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="94" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A94" s="9" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B94" s="6">
         <v>3</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E94" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X94" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="95" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="B95" s="49">
         <v>3</v>
       </c>
       <c r="C95" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D95" s="49" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E95" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X95" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="96" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B96" s="6">
         <v>1</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E96" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X96" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="97" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A97" s="9" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B97" s="6">
         <v>3</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E97" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X97" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="98" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A98" s="9" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B98" s="6">
         <v>3</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E98" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X98" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="99" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="9" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B99" s="6">
         <v>3</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E99" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X99" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="100" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B100" s="6">
         <v>3</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E100" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X100" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="101" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A101" s="9" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B101" s="6">
         <v>3</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E101" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X101" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="102" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A102" s="9" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B102" s="6">
         <v>3</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E102" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X102" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="103" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A103" s="9" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B103" s="6">
         <v>3</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E103" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X103" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="104" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A104" s="9" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B104" s="6">
         <v>3</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E104" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X104" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="105" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A105" s="9" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B105" s="6">
         <v>3</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E105" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X105" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="106" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A106" s="9" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B106" s="6">
         <v>3</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E106" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X106" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="107" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A107" s="9" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B107" s="6">
         <v>3</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="E107" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X107" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="108" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A108" s="9" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B108" s="6">
         <v>4</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E108" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X108" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="109" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B109" s="6">
         <v>1</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E109" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X109" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="110" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A110" s="9" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B110" s="6">
         <v>4</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E110" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X110" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="111" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A111" s="9" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B111" s="6">
         <v>3</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E111" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X111" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="112" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A112" s="9" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B112" s="6">
         <v>3</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E112" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X112" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="113" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A113" s="9" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B113" s="6">
         <v>4</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E113" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X113" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="114" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="9" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="B114" s="6">
         <v>3</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E114" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X114" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="115" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="9" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B115" s="6">
         <v>4</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E115" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F115" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X115" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="116" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A116" s="9" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B116" s="6">
         <v>3</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E116" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X116" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="117" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A117" s="53" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
     </row>
     <row r="119" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A119" s="7" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="B119" s="66"/>
       <c r="C119" s="66"/>
       <c r="D119" s="66"/>
       <c r="E119" s="66"/>
       <c r="F119" s="66"/>
       <c r="G119" s="8"/>
       <c r="H119" s="8"/>
       <c r="I119" s="8"/>
       <c r="J119" s="8"/>
       <c r="K119" s="8"/>
       <c r="L119" s="8"/>
       <c r="M119" s="8"/>
       <c r="N119" s="8"/>
       <c r="O119" s="8"/>
       <c r="P119" s="8"/>
       <c r="Q119" s="8"/>
       <c r="R119" s="8"/>
       <c r="S119" s="8"/>
       <c r="T119" s="8"/>
       <c r="U119" s="8"/>
       <c r="V119" s="8"/>
       <c r="W119" s="8"/>
       <c r="X119" s="74"/>
     </row>
     <row r="120" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A120" s="9" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B120" s="6">
         <v>3</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E120" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F120" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X120" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="121" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="9" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B121" s="6">
         <v>3</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E121" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F121" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X121" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="122" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="9" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B122" s="6">
         <v>3</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E122" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X122" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="123" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="9" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B123" s="6">
         <v>3</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E123" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F123" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X123" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="124" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="9" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B124" s="6">
         <v>3</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E124" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F124" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X124" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="125" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="9" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B125" s="6">
         <v>3</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E125" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F125" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X125" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="126" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="9" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B126" s="6">
         <v>3</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E126" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F126" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X126" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="127" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="9" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B127" s="6">
         <v>3</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E127" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X127" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="128" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="9" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B128" s="6">
         <v>3</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E128" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X128" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="129" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="9" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B129" s="6">
         <v>3</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E129" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X129" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="130" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="9" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B130" s="6">
         <v>3</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E130" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X130" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="131" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="9" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B131" s="6">
         <v>3</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E131" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X131" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="132" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="9" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="B132" s="6">
         <v>3</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E132" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F132" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X132" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="133" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="9" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="B133" s="6">
         <v>3</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E133" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F133" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X133" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="134" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="9" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="B134" s="6">
         <v>3</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E134" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F134" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X134" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="135" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="9" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B135" s="6">
         <v>3</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E135" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F135" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X135" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="136" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A136" s="9" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B136" s="6">
         <v>3</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E136" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F136" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X136" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="137" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="9" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B137" s="6">
         <v>3</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E137" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F137" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X137" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="138" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="9" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B138" s="6">
         <v>3</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E138" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X138" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="139" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="9" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="B139" s="6">
         <v>3</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E139" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F139" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X139" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="140" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A140" s="9" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B140" s="6">
         <v>3</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E140" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X140" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="141" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A141" s="9" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B141" s="6">
         <v>3</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E141" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X141" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="142" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A142" s="9" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="B142" s="6">
         <v>3</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E142" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F142" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X142" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="143" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="53" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="6"/>
       <c r="D143" s="6"/>
       <c r="E143" s="6"/>
       <c r="F143" s="6"/>
       <c r="X143" s="75"/>
     </row>
     <row r="145" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A145" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B145" s="66"/>
       <c r="C145" s="66"/>
       <c r="D145" s="66"/>
       <c r="E145" s="66"/>
       <c r="F145" s="66"/>
       <c r="G145" s="8"/>
       <c r="H145" s="8"/>
       <c r="I145" s="8"/>
       <c r="J145" s="8"/>
       <c r="K145" s="8"/>
       <c r="L145" s="8"/>
       <c r="M145" s="8"/>
       <c r="N145" s="8"/>
       <c r="O145" s="8"/>
       <c r="P145" s="8"/>
       <c r="Q145" s="8"/>
       <c r="R145" s="8"/>
       <c r="S145" s="8"/>
       <c r="T145" s="8"/>
       <c r="U145" s="8"/>
       <c r="V145" s="8"/>
       <c r="W145" s="8"/>
       <c r="X145" s="74"/>
     </row>
     <row r="146" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A146" s="9" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B146" s="6">
         <v>3</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E146" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F146" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X146" s="6" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="147" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A147" s="9" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B147" s="6">
         <v>3</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E147" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F147" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X147" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="148" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A148" s="9" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="B148" s="6">
         <v>3</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E148" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X148" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="149" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A149" s="9" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B149" s="6">
         <v>3</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D149" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E149" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F149" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X149" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="150" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A150" s="9" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B150" s="6">
         <v>3</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E150" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F150" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X150" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="151" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A151" s="9" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B151" s="6">
         <v>3</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E151" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F151" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X151" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="152" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A152" s="9" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B152" s="6">
         <v>3</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E152" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F152" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X152" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="153" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A153" s="9" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B153" s="6">
         <v>3</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E153" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F153" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X153" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="154" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A154" s="9" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B154" s="6">
         <v>3</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E154" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F154" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X154" s="6" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="156" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B156" s="66"/>
       <c r="C156" s="66"/>
       <c r="D156" s="66"/>
       <c r="E156" s="66"/>
       <c r="F156" s="66"/>
       <c r="G156" s="8"/>
       <c r="H156" s="8"/>
       <c r="I156" s="8"/>
       <c r="J156" s="8"/>
       <c r="K156" s="8"/>
       <c r="L156" s="8"/>
       <c r="M156" s="8"/>
       <c r="N156" s="8"/>
       <c r="O156" s="8"/>
       <c r="P156" s="8"/>
       <c r="Q156" s="8"/>
       <c r="R156" s="8"/>
       <c r="S156" s="8"/>
       <c r="T156" s="8"/>
       <c r="U156" s="8"/>
       <c r="V156" s="8"/>
       <c r="W156" s="8"/>
       <c r="X156" s="74"/>
     </row>
     <row r="157" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A157" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B157" s="6">
         <v>3</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E157" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F157" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X157" s="6" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="158" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A158" s="9" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B158" s="6">
         <v>3</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E158" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F158" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X158" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="159" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A159" s="9" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B159" s="6">
         <v>3</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E159" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F159" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X159" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="160" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A160" s="9" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B160" s="6">
         <v>3</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E160" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F160" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X160" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="161" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A161" s="9" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="B161" s="6">
         <v>3</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E161" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F161" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X161" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="162" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A162" s="9" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B162" s="6">
         <v>3</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E162" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F162" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X162" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="163" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A163" s="9" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B163" s="6">
         <v>3</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E163" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F163" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X163" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="164" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="9" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B164" s="6">
         <v>3</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E164" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F164" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X164" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="165" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A165" s="9" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B165" s="6">
         <v>3</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E165" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F165" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X165" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="166" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="9" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B166" s="6">
         <v>3</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E166" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F166" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X166" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="167" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="9" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B167" s="6">
         <v>3</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E167" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F167" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X167" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="168" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="9" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B168" s="6">
         <v>3</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E168" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F168" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X168" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="169" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A169" s="9" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B169" s="6">
         <v>3</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E169" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F169" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X169" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="170" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A170" s="9" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B170" s="6">
         <v>3</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E170" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F170" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X170" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="171" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A171" s="9" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B171" s="6">
         <v>3</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E171" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F171" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X171" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="172" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A172" s="9" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B172" s="6">
         <v>3</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E172" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F172" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X172" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="173" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A173" s="9" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B173" s="6">
         <v>3</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E173" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F173" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X173" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="175" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A175" s="7" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="B175" s="66"/>
       <c r="C175" s="66"/>
       <c r="D175" s="66"/>
       <c r="E175" s="66"/>
       <c r="F175" s="66"/>
       <c r="G175" s="8"/>
       <c r="H175" s="8"/>
       <c r="I175" s="8"/>
       <c r="J175" s="8"/>
       <c r="K175" s="8"/>
       <c r="L175" s="8"/>
       <c r="M175" s="8"/>
       <c r="N175" s="8"/>
       <c r="O175" s="8"/>
       <c r="P175" s="8"/>
       <c r="Q175" s="8"/>
       <c r="R175" s="8"/>
       <c r="S175" s="8"/>
       <c r="T175" s="8"/>
       <c r="U175" s="8"/>
       <c r="V175" s="8"/>
       <c r="W175" s="8"/>
       <c r="X175" s="74"/>
     </row>
     <row r="176" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A176" s="11" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B176" s="6">
         <v>4</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="E176" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F176" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X176" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="177" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A177" s="9" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B177" s="6">
         <v>3</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E177" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F177" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X177" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="178" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A178" s="9" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B178" s="6">
         <v>3</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E178" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F178" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X178" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="179" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A179" s="9" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B179" s="6">
         <v>3</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E179" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F179" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X179" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="180" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A180" s="9" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B180" s="6">
         <v>3</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E180" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F180" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X180" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="181" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A181" s="9" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B181" s="6">
         <v>3</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E181" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F181" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X181" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="182" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A182" s="9" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B182" s="6">
         <v>3</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E182" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F182" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X182" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="183" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A183" s="9" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B183" s="6">
         <v>3</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E183" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F183" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X183" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="184" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A184" s="9" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B184" s="6">
         <v>4</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E184" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F184" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X184" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="185" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A185" s="9" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="B185" s="6">
         <v>3</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E185" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F185" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X185" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="186" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A186" s="9" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B186" s="6">
         <v>4</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E186" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F186" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X186" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="187" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A187" s="9" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B187" s="6">
         <v>3</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E187" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F187" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X187" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="188" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A188" s="9" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B188" s="6">
         <v>3</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E188" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F188" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X188" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="189" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A189" s="9" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="B189" s="6">
         <v>3</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E189" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F189" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X189" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="190" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A190" s="9" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="B190" s="6">
         <v>3</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E190" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F190" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X190" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="191" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A191" s="9" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B191" s="6">
         <v>3</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E191" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F191" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X191" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="192" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A192" s="9" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B192" s="6">
         <v>3</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E192" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F192" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X192" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="193" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A193" s="9" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B193" s="6">
         <v>3</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E193" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F193" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X193" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="194" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A194" s="9" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="B194" s="6">
         <v>3</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E194" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F194" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X194" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="195" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A195" s="53" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
     </row>
     <row r="197" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="7" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B197" s="66"/>
       <c r="C197" s="66"/>
       <c r="D197" s="66"/>
       <c r="E197" s="66"/>
       <c r="F197" s="66"/>
       <c r="G197" s="67"/>
       <c r="H197" s="67"/>
       <c r="I197" s="67"/>
       <c r="J197" s="67"/>
       <c r="K197" s="67"/>
       <c r="L197" s="67"/>
       <c r="M197" s="67"/>
       <c r="N197" s="67"/>
       <c r="O197" s="67"/>
       <c r="P197" s="67"/>
       <c r="Q197" s="67"/>
       <c r="R197" s="67"/>
       <c r="S197" s="67"/>
       <c r="T197" s="67"/>
       <c r="U197" s="67"/>
       <c r="V197" s="67"/>
       <c r="W197" s="67"/>
       <c r="X197" s="72"/>
     </row>
     <row r="199" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A199" s="7" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B199" s="66"/>
       <c r="C199" s="66"/>
       <c r="D199" s="66"/>
       <c r="E199" s="66"/>
       <c r="F199" s="66"/>
       <c r="G199" s="8"/>
       <c r="H199" s="8"/>
       <c r="I199" s="8"/>
       <c r="J199" s="8"/>
       <c r="K199" s="8"/>
       <c r="L199" s="8"/>
       <c r="M199" s="8"/>
       <c r="N199" s="8"/>
       <c r="O199" s="8"/>
       <c r="P199" s="8"/>
       <c r="Q199" s="8"/>
       <c r="R199" s="8"/>
       <c r="S199" s="8"/>
       <c r="T199" s="8"/>
       <c r="U199" s="8"/>
       <c r="V199" s="8"/>
       <c r="W199" s="8"/>
       <c r="X199" s="74"/>
     </row>
     <row r="200" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A200" s="9" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B200" s="6">
         <v>3</v>
       </c>
       <c r="C200" s="6" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E200" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F200" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X200" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="201" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A201" s="9" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
       <c r="B201" s="6">
         <v>3</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E201" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F201" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X201" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="202" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A202" s="9" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B202" s="6">
         <v>3</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E202" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F202" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X202" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="203" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A203" s="9" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B203" s="6">
         <v>3</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E203" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F203" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X203" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="204" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A204" s="9" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B204" s="6">
         <v>3</v>
       </c>
       <c r="C204" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E204" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F204" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X204" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="205" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A205" s="9" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B205" s="6">
         <v>3</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E205" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F205" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X205" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="206" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A206" s="9" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B206" s="6">
         <v>3</v>
       </c>
       <c r="C206" s="6" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E206" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F206" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X206" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="207" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A207" s="9" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B207" s="6">
         <v>3</v>
       </c>
       <c r="C207" s="6" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E207" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F207" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X207" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="208" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A208" s="9" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B208" s="6">
         <v>3</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E208" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F208" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X208" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="209" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A209" s="9" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B209" s="6">
         <v>3</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E209" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F209" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X209" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="210" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A210" s="9" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B210" s="6">
         <v>3</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E210" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F210" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X210" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="211" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A211" s="9" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B211" s="6">
         <v>3</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E211" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F211" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X211" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="212" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A212" s="9" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="B212" s="6">
         <v>3</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E212" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F212" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X212" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="213" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A213" s="9" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B213" s="6">
         <v>3</v>
       </c>
       <c r="C213" s="6" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E213" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F213" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X213" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="214" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A214" s="9" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B214" s="6">
         <v>3</v>
       </c>
       <c r="C214" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E214" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F214" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X214" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="215" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A215" s="9" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B215" s="6">
         <v>3</v>
       </c>
       <c r="C215" s="6" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E215" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F215" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X215" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="216" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A216" s="9" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="B216" s="6">
         <v>3</v>
       </c>
       <c r="C216" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D216" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E216" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F216" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X216" s="76" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="217" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A217" s="9" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="B217" s="6">
         <v>3</v>
       </c>
       <c r="C217" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E217" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F217" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X217" s="76" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="218" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A218" s="9" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="B218" s="6">
         <v>3</v>
       </c>
       <c r="C218" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E218" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F218" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X218" s="76" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="219" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A219" s="9" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="B219" s="6">
         <v>3</v>
       </c>
       <c r="C219" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E219" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F219" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X219" s="76" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="220" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A220" s="53" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="B220" s="52"/>
       <c r="C220" s="52"/>
       <c r="D220" s="52"/>
       <c r="E220" s="52"/>
       <c r="F220" s="52"/>
     </row>
     <row r="221" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A221" s="56"/>
       <c r="B221" s="52"/>
       <c r="C221" s="52"/>
       <c r="D221" s="56"/>
       <c r="E221" s="52"/>
       <c r="F221" s="52"/>
     </row>
     <row r="222" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B222" s="66"/>
       <c r="C222" s="66"/>
       <c r="D222" s="66"/>
       <c r="E222" s="66"/>
       <c r="F222" s="66"/>
       <c r="G222" s="8"/>
       <c r="H222" s="8"/>
       <c r="I222" s="8"/>
       <c r="J222" s="8"/>
       <c r="K222" s="8"/>
       <c r="L222" s="8"/>
       <c r="M222" s="8"/>
       <c r="N222" s="8"/>
       <c r="O222" s="8"/>
       <c r="P222" s="8"/>
       <c r="Q222" s="8"/>
       <c r="R222" s="8"/>
       <c r="S222" s="8"/>
       <c r="T222" s="8"/>
       <c r="U222" s="8"/>
       <c r="V222" s="8"/>
       <c r="W222" s="8"/>
       <c r="X222" s="74"/>
     </row>
     <row r="223" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A223" s="9" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="B223" s="6">
         <v>3</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="E223" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F223" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X223" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="224" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A224" s="9" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="B224" s="6">
         <v>3</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="E224" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F224" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X224" s="6" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="225" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A225" s="9" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="B225" s="6">
         <v>3</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="D225" s="49" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="E225" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F225" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X225" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="227" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A227" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B227" s="66"/>
       <c r="C227" s="66"/>
       <c r="D227" s="66"/>
       <c r="E227" s="66"/>
       <c r="F227" s="66"/>
       <c r="G227" s="8"/>
       <c r="H227" s="8"/>
       <c r="I227" s="8"/>
       <c r="J227" s="8"/>
       <c r="K227" s="8"/>
       <c r="L227" s="8"/>
       <c r="M227" s="8"/>
       <c r="N227" s="8"/>
       <c r="O227" s="8"/>
       <c r="P227" s="8"/>
       <c r="Q227" s="8"/>
       <c r="R227" s="8"/>
       <c r="S227" s="8"/>
       <c r="T227" s="8"/>
       <c r="U227" s="8"/>
       <c r="V227" s="8"/>
       <c r="W227" s="8"/>
       <c r="X227" s="74"/>
     </row>
     <row r="228" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A228" s="9" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="B228" s="6">
         <v>3</v>
       </c>
       <c r="C228" s="6" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E228" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F228" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X228" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="229" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A229" s="9" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B229" s="6">
         <v>3</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>233</v>
+        <v>1115</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E229" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F229" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X229" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="230" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A230" s="9" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B230" s="6">
         <v>3</v>
       </c>
-      <c r="C230" s="6" t="s">
-        <v>1084</v>
+      <c r="C230" s="6">
+        <f>-D251</f>
+        <v>0</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E230" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F230" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X230" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="231" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B231" s="6"/>
       <c r="C231" s="6"/>
       <c r="D231" s="6"/>
       <c r="E231" s="6"/>
       <c r="F231" s="6"/>
       <c r="X231" s="6"/>
     </row>
     <row r="232" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A232" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B232" s="66"/>
       <c r="C232" s="66"/>
       <c r="D232" s="66"/>
       <c r="E232" s="66"/>
       <c r="F232" s="66"/>
       <c r="G232" s="69"/>
       <c r="H232" s="69"/>
       <c r="I232" s="69"/>
       <c r="J232" s="69"/>
       <c r="K232" s="69"/>
       <c r="L232" s="69"/>
       <c r="M232" s="69"/>
       <c r="N232" s="69"/>
       <c r="O232" s="69"/>
       <c r="P232" s="69"/>
       <c r="Q232" s="69"/>
       <c r="R232" s="69"/>
       <c r="S232" s="69"/>
       <c r="T232" s="69"/>
       <c r="U232" s="69"/>
       <c r="V232" s="69"/>
       <c r="W232" s="69"/>
       <c r="X232" s="66"/>
     </row>
     <row r="233" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A233" s="9" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B233" s="6">
         <v>4</v>
       </c>
       <c r="C233" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E233" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F233" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X233" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="234" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="9" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B234" s="6">
         <v>3</v>
       </c>
       <c r="C234" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E234" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F234" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X234" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="235" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A235" s="9" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="B235" s="6">
         <v>3</v>
       </c>
       <c r="C235" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E235" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F235" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X235" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="236" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A236" s="9" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B236" s="6">
         <v>3</v>
       </c>
       <c r="C236" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E236" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F236" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X236" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="237" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="9" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B237" s="6">
         <v>3</v>
       </c>
       <c r="C237" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E237" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F237" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X237" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="238" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A238" s="9" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B238" s="6">
         <v>4</v>
       </c>
       <c r="C238" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E238" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F238" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X238" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="239" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A239" s="9" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B239" s="6">
         <v>4</v>
       </c>
       <c r="C239" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E239" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F239" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X239" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="240" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A240" s="9" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B240" s="6">
         <v>4</v>
       </c>
       <c r="C240" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E240" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F240" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X240" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="242" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B242" s="66"/>
       <c r="C242" s="66"/>
       <c r="D242" s="66"/>
       <c r="E242" s="66"/>
       <c r="F242" s="66"/>
       <c r="G242" s="8"/>
       <c r="H242" s="8"/>
       <c r="I242" s="8"/>
       <c r="J242" s="8"/>
       <c r="K242" s="8"/>
       <c r="L242" s="8"/>
       <c r="M242" s="8"/>
       <c r="N242" s="8"/>
       <c r="O242" s="8"/>
       <c r="P242" s="8"/>
       <c r="Q242" s="8"/>
       <c r="R242" s="8"/>
       <c r="S242" s="8"/>
       <c r="T242" s="8"/>
       <c r="U242" s="8"/>
       <c r="V242" s="8"/>
       <c r="W242" s="8"/>
       <c r="X242" s="74"/>
     </row>
     <row r="243" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A243" s="9" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B243" s="6">
         <v>3</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E243" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F243" s="6" t="s">
         <v>93</v>
       </c>
       <c r="X243" s="6" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="244" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A244" s="9" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B244" s="6">
         <v>3</v>
       </c>
       <c r="C244" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E244" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F244" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X244" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="245" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A245" s="9" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B245" s="6">
         <v>3</v>
       </c>
       <c r="C245" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E245" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F245" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X245" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="246" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A246" s="9" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="B246" s="6">
         <v>3</v>
       </c>
       <c r="C246" s="6" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E246" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F246" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X246" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="247" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A247" s="9" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B247" s="6">
         <v>3</v>
       </c>
       <c r="C247" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D247" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E247" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F247" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X247" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="248" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A248" s="9" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B248" s="6">
         <v>3</v>
       </c>
       <c r="C248" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D248" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E248" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X248" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="249" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A249" s="9" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B249" s="6">
         <v>3</v>
       </c>
       <c r="C249" s="6" t="s">
-        <v>1076</v>
+        <v>1116</v>
       </c>
       <c r="D249" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E249" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F249" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X249" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="250" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A250" s="9" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B250" s="6">
         <v>3</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="D250" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E250" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F250" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X250" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="252" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B252" s="66"/>
       <c r="C252" s="66"/>
       <c r="D252" s="66"/>
       <c r="E252" s="66"/>
       <c r="F252" s="66"/>
       <c r="G252" s="8"/>
       <c r="H252" s="8"/>
       <c r="I252" s="8"/>
       <c r="J252" s="8"/>
       <c r="K252" s="8"/>
       <c r="L252" s="8"/>
       <c r="M252" s="8"/>
       <c r="N252" s="8"/>
       <c r="O252" s="8"/>
       <c r="P252" s="8"/>
       <c r="Q252" s="8"/>
       <c r="R252" s="8"/>
       <c r="S252" s="8"/>
       <c r="T252" s="8"/>
       <c r="U252" s="8"/>
       <c r="V252" s="8"/>
       <c r="W252" s="8"/>
       <c r="X252" s="74"/>
     </row>
     <row r="253" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A253" s="9" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B253" s="6">
         <v>4</v>
       </c>
       <c r="C253" s="49" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
       <c r="D253" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E253" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F253" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X253" s="49" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="254" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A254" s="9" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="B254" s="6">
         <v>4</v>
       </c>
       <c r="C254" s="6" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E254" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F254" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X254" s="6" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="255" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A255" s="9" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="B255" s="6">
         <v>4</v>
       </c>
       <c r="C255" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E255" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F255" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X255" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="256" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A256" s="9" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B256" s="6">
         <v>4</v>
       </c>
       <c r="C256" s="6" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E256" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X256" s="6" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="257" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A257" s="9" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B257" s="6">
         <v>4</v>
       </c>
       <c r="C257" s="6" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E257" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F257" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X257" s="6" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="258" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A258" s="9" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="B258" s="6">
         <v>4</v>
       </c>
       <c r="C258" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E258" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F258" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X258" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="259" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A259" s="9" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B259" s="6">
         <v>4</v>
       </c>
       <c r="C259" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E259" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F259" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X259" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="260" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A260" s="9" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="B260" s="6">
         <v>3</v>
       </c>
       <c r="C260" s="6" t="s">
-        <v>1079</v>
+        <v>1075</v>
       </c>
       <c r="D260" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E260" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F260" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X260" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="261" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A261" s="9" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B261" s="6">
         <v>4</v>
       </c>
       <c r="C261" s="6" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="D261" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E261" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F261" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X261" s="6" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="263" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A263" s="7" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B263" s="66"/>
       <c r="C263" s="66"/>
       <c r="D263" s="66"/>
       <c r="E263" s="66"/>
       <c r="F263" s="66"/>
       <c r="G263" s="8"/>
       <c r="H263" s="8"/>
       <c r="I263" s="8"/>
       <c r="J263" s="8"/>
       <c r="K263" s="8"/>
       <c r="L263" s="8"/>
       <c r="M263" s="8"/>
       <c r="N263" s="8"/>
       <c r="O263" s="8"/>
       <c r="P263" s="8"/>
       <c r="Q263" s="8"/>
       <c r="R263" s="8"/>
       <c r="S263" s="8"/>
       <c r="T263" s="8"/>
       <c r="U263" s="8"/>
       <c r="V263" s="8"/>
       <c r="W263" s="8"/>
       <c r="X263" s="74"/>
     </row>
     <row r="264" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A264" s="9" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B264" s="6">
         <v>3</v>
       </c>
       <c r="C264" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E264" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F264" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X264" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="265" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A265" s="9" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B265" s="6">
         <v>3</v>
       </c>
       <c r="C265" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E265" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F265" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X265" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="266" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A266" s="9" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B266" s="6">
         <v>3</v>
       </c>
       <c r="C266" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E266" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F266" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X266" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="267" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A267" s="9" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B267" s="6">
         <v>3</v>
       </c>
       <c r="C267" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E267" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F267" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X267" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="268" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A268" s="9" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="B268" s="6">
         <v>3</v>
       </c>
       <c r="C268" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E268" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F268" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X268" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="270" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B270" s="66"/>
       <c r="C270" s="66"/>
       <c r="D270" s="66"/>
       <c r="E270" s="66"/>
       <c r="F270" s="66"/>
       <c r="G270" s="8"/>
       <c r="H270" s="8"/>
       <c r="I270" s="8"/>
       <c r="J270" s="8"/>
       <c r="K270" s="8"/>
       <c r="L270" s="8"/>
       <c r="M270" s="8"/>
       <c r="N270" s="8"/>
       <c r="O270" s="8"/>
       <c r="P270" s="8"/>
       <c r="Q270" s="8"/>
       <c r="R270" s="8"/>
       <c r="S270" s="8"/>
       <c r="T270" s="8"/>
       <c r="U270" s="8"/>
       <c r="V270" s="8"/>
       <c r="W270" s="8"/>
       <c r="X270" s="74"/>
     </row>
     <row r="271" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A271" s="9" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B271" s="6">
         <v>3</v>
       </c>
       <c r="C271" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D271" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E271" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F271" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X271" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="272" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A272" s="9" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B272" s="6">
         <v>3</v>
       </c>
       <c r="C272" s="6" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="D272" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E272" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F272" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X272" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="273" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A273" s="9" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B273" s="6">
         <v>3</v>
       </c>
       <c r="C273" s="6" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D273" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E273" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F273" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X273" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="274" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A274" s="9" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B274" s="6">
         <v>3</v>
       </c>
       <c r="C274" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D274" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E274" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F274" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X274" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="275" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A275" s="9" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B275" s="6">
         <v>3</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="D275" s="51" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="E275" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F275" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X275" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="276" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A276" s="9" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B276" s="6">
         <v>3</v>
       </c>
       <c r="C276" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D276" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E276" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F276" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X276" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="278" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B278" s="66"/>
       <c r="C278" s="66"/>
       <c r="D278" s="66"/>
       <c r="E278" s="66"/>
       <c r="F278" s="66"/>
       <c r="G278" s="67"/>
       <c r="H278" s="67"/>
       <c r="I278" s="67"/>
       <c r="J278" s="67"/>
       <c r="K278" s="67"/>
       <c r="L278" s="67"/>
       <c r="M278" s="67"/>
       <c r="N278" s="67"/>
       <c r="O278" s="67"/>
       <c r="P278" s="67"/>
       <c r="Q278" s="67"/>
       <c r="R278" s="67"/>
       <c r="S278" s="67"/>
       <c r="T278" s="67"/>
       <c r="U278" s="67"/>
       <c r="V278" s="67"/>
       <c r="W278" s="67"/>
       <c r="X278" s="72"/>
     </row>
     <row r="279" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A279" s="9" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B279" s="6">
         <v>3</v>
       </c>
       <c r="C279" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E279" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F279" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X279" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="280" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A280" s="9" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B280" s="6">
         <v>3</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E280" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F280" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X280" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="281" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A281" s="9" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B281" s="6">
         <v>3</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E281" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F281" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X281" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="282" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A282" s="9" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B282" s="6">
         <v>3</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E282" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F282" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X282" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="284" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B284" s="66"/>
       <c r="C284" s="66"/>
       <c r="D284" s="66"/>
       <c r="E284" s="66"/>
       <c r="F284" s="66"/>
       <c r="G284" s="8"/>
       <c r="H284" s="8"/>
       <c r="I284" s="8"/>
       <c r="J284" s="8"/>
       <c r="K284" s="8"/>
       <c r="L284" s="8"/>
       <c r="M284" s="8"/>
       <c r="N284" s="8"/>
       <c r="O284" s="8"/>
       <c r="P284" s="8"/>
       <c r="Q284" s="8"/>
       <c r="R284" s="8"/>
       <c r="S284" s="8"/>
       <c r="T284" s="8"/>
       <c r="U284" s="8"/>
       <c r="V284" s="8"/>
       <c r="W284" s="8"/>
       <c r="X284" s="74"/>
     </row>
     <row r="285" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A285" s="9" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B285" s="6">
         <v>3</v>
       </c>
       <c r="C285" s="6" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="E285" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F285" s="6" t="s">
         <v>94</v>
       </c>
       <c r="X285" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="286" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A286" s="9" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B286" s="6">
         <v>4</v>
       </c>
       <c r="C286" s="6" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E286" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F286" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X286" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="288" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B288" s="66"/>
       <c r="C288" s="66"/>
       <c r="D288" s="66"/>
       <c r="E288" s="66"/>
       <c r="F288" s="66"/>
       <c r="G288" s="8"/>
       <c r="H288" s="8"/>
       <c r="I288" s="8"/>
       <c r="J288" s="8"/>
       <c r="K288" s="8"/>
       <c r="L288" s="8"/>
       <c r="M288" s="8"/>
       <c r="N288" s="8"/>
       <c r="O288" s="8"/>
       <c r="P288" s="8"/>
       <c r="Q288" s="8"/>
       <c r="R288" s="8"/>
       <c r="S288" s="8"/>
       <c r="T288" s="8"/>
       <c r="U288" s="8"/>
       <c r="V288" s="8"/>
       <c r="W288" s="8"/>
       <c r="X288" s="74"/>
     </row>
     <row r="289" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A289" s="9" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B289" s="6">
         <v>3</v>
       </c>
       <c r="C289" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D289" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E289" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F289" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X289" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="290" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A290" s="9" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B290" s="6">
         <v>3</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E290" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F290" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X290" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="292" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B292" s="66"/>
       <c r="C292" s="66"/>
       <c r="D292" s="66"/>
       <c r="E292" s="66"/>
       <c r="F292" s="66"/>
       <c r="G292" s="8"/>
       <c r="H292" s="8"/>
       <c r="I292" s="8"/>
       <c r="J292" s="8"/>
       <c r="K292" s="8"/>
       <c r="L292" s="8"/>
       <c r="M292" s="8"/>
       <c r="N292" s="8"/>
       <c r="O292" s="8"/>
       <c r="P292" s="8"/>
       <c r="Q292" s="8"/>
       <c r="R292" s="8"/>
       <c r="S292" s="8"/>
       <c r="T292" s="8"/>
       <c r="U292" s="8"/>
       <c r="V292" s="8"/>
       <c r="W292" s="8"/>
       <c r="X292" s="74"/>
     </row>
     <row r="293" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A293" s="9" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B293" s="6">
         <v>3</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E293" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F293" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X293" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="294" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A294" s="9" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B294" s="6">
         <v>3</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E294" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F294" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X294" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="295" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A295" s="9" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="B295" s="6">
         <v>3</v>
       </c>
       <c r="C295" s="6" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E295" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F295" s="6" t="s">
         <v>94</v>
       </c>
       <c r="X295" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="296" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A296" s="9" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B296" s="6">
         <v>3</v>
       </c>
       <c r="C296" s="6" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E296" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F296" s="6" t="s">
         <v>94</v>
       </c>
       <c r="X296" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="297" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A297" s="9" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B297" s="6">
         <v>3</v>
       </c>
       <c r="C297" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E297" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F297" s="6" t="s">
         <v>100</v>
       </c>
       <c r="X297" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="298" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A298" s="9" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="B298" s="6">
         <v>3</v>
       </c>
       <c r="C298" s="6" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E298" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F298" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X298" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="299" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A299" s="9" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="B299" s="6">
         <v>3</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E299" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F299" s="6" t="s">
         <v>95</v>
       </c>
       <c r="X299" s="6" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="300" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A300" s="9" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="B300" s="6">
         <v>3</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E300" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F300" s="6" t="s">
         <v>95</v>
       </c>
       <c r="X300" s="6" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="301" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A301" s="9" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="B301" s="6">
         <v>3</v>
       </c>
       <c r="C301" s="6" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E301" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F301" s="6" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="X301" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="302" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A302" s="9" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="B302" s="6">
         <v>3</v>
       </c>
       <c r="C302" s="6" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E302" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F302" s="6" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="X302" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="303" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A303" s="9" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="B303" s="6">
         <v>3</v>
       </c>
       <c r="C303" s="6" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="D303" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E303" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F303" s="6" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="X303" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="305" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A305" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B305" s="66"/>
       <c r="C305" s="66"/>
       <c r="D305" s="66"/>
       <c r="E305" s="66"/>
       <c r="F305" s="66"/>
       <c r="G305" s="8"/>
       <c r="H305" s="8"/>
       <c r="I305" s="8"/>
       <c r="J305" s="8"/>
       <c r="K305" s="8"/>
       <c r="L305" s="8"/>
       <c r="M305" s="8"/>
       <c r="N305" s="8"/>
       <c r="O305" s="8"/>
       <c r="P305" s="8"/>
       <c r="Q305" s="8"/>
       <c r="R305" s="8"/>
       <c r="S305" s="8"/>
       <c r="T305" s="8"/>
       <c r="U305" s="8"/>
       <c r="V305" s="8"/>
       <c r="W305" s="8"/>
       <c r="X305" s="74"/>
     </row>
     <row r="306" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A306" s="9" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B306" s="6">
         <v>3</v>
       </c>
       <c r="C306" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D306" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E306" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F306" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X306" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="308" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B308" s="66"/>
       <c r="C308" s="66"/>
       <c r="D308" s="66"/>
       <c r="E308" s="66"/>
       <c r="F308" s="66"/>
       <c r="G308" s="8"/>
       <c r="H308" s="8"/>
       <c r="I308" s="8"/>
       <c r="J308" s="8"/>
       <c r="K308" s="8"/>
       <c r="L308" s="8"/>
       <c r="M308" s="8"/>
       <c r="N308" s="8"/>
       <c r="O308" s="8"/>
       <c r="P308" s="8"/>
       <c r="Q308" s="8"/>
       <c r="R308" s="8"/>
       <c r="S308" s="8"/>
       <c r="T308" s="8"/>
       <c r="U308" s="8"/>
       <c r="V308" s="8"/>
       <c r="W308" s="8"/>
       <c r="X308" s="74"/>
     </row>
     <row r="309" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A309" s="9" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B309" s="6">
         <v>3</v>
       </c>
       <c r="C309" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D309" s="51" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E309" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F309" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X309" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="310" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A310" s="9" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B310" s="6">
         <v>3</v>
       </c>
       <c r="C310" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D310" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E310" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F310" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X310" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="311" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A311" s="9" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B311" s="6">
         <v>3</v>
       </c>
       <c r="C311" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D311" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E311" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F311" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X311" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="312" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A312" s="9" t="s">
         <v>129</v>
       </c>
       <c r="B312" s="6">
         <v>3</v>
       </c>
       <c r="C312" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D312" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E312" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F312" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X312" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="313" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A313" s="9" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B313" s="6">
         <v>3</v>
       </c>
       <c r="C313" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D313" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E313" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F313" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X313" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="314" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A314" s="9" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B314" s="6">
         <v>3</v>
       </c>
       <c r="C314" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D314" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E314" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F314" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X314" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="315" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A315" s="9" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B315" s="6">
         <v>3</v>
       </c>
       <c r="C315" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D315" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E315" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F315" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X315" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="316" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A316" s="9" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B316" s="6">
         <v>3</v>
       </c>
       <c r="C316" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D316" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E316" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F316" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X316" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="317" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A317" s="9" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B317" s="6">
         <v>4</v>
       </c>
       <c r="C317" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D317" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E317" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F317" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X317" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="318" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A318" s="9" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B318" s="6">
         <v>3</v>
       </c>
       <c r="C318" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D318" s="51" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E318" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F318" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X318" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="319" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A319" s="9" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B319" s="6">
         <v>3</v>
       </c>
       <c r="C319" s="6" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="D319" s="6" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E319" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F319" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X319" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="320" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A320" s="9" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B320" s="6">
         <v>3</v>
       </c>
       <c r="C320" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D320" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E320" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F320" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X320" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="321" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A321" s="9" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B321" s="6">
         <v>3</v>
       </c>
       <c r="C321" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D321" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E321" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F321" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X321" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="322" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A322" s="9" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B322" s="6">
         <v>3</v>
       </c>
       <c r="C322" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E322" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F322" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X322" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="323" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A323" s="56"/>
     </row>
     <row r="324" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A324" s="7" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B324" s="66"/>
       <c r="C324" s="66"/>
       <c r="D324" s="66"/>
       <c r="E324" s="66"/>
       <c r="F324" s="66"/>
       <c r="G324" s="8"/>
       <c r="H324" s="8"/>
       <c r="I324" s="8"/>
       <c r="J324" s="8"/>
       <c r="K324" s="8"/>
       <c r="L324" s="8"/>
       <c r="M324" s="8"/>
       <c r="N324" s="8"/>
       <c r="O324" s="8"/>
       <c r="P324" s="8"/>
       <c r="Q324" s="8"/>
       <c r="R324" s="8"/>
       <c r="S324" s="8"/>
       <c r="T324" s="8"/>
       <c r="U324" s="8"/>
       <c r="V324" s="8"/>
       <c r="W324" s="8"/>
       <c r="X324" s="74"/>
     </row>
     <row r="325" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A325" s="9" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B325" s="6">
         <v>3</v>
       </c>
       <c r="C325" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="D325" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="D325" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E325" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F325" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X325" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="326" spans="1:24" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A326" s="9" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B326" s="6">
         <v>3</v>
       </c>
       <c r="C326" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D326" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E326" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F326" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X326" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="327" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A327" s="9" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B327" s="6">
         <v>3</v>
       </c>
       <c r="C327" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D327" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E327" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F327" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X327" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="328" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A328" s="9" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B328" s="6">
         <v>3</v>
       </c>
       <c r="C328" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D328" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E328" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F328" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X328" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="329" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A329" s="9" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B329" s="6">
         <v>3</v>
       </c>
       <c r="C329" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D329" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E329" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F329" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X329" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="330" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A330" s="9" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B330" s="6">
         <v>3</v>
       </c>
       <c r="C330" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E330" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F330" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X330" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="331" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A331" s="9" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B331" s="6">
         <v>3</v>
       </c>
       <c r="C331" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D331" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E331" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F331" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X331" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="332" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A332" s="9" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="B332" s="6">
         <v>3</v>
       </c>
       <c r="C332" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E332" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F332" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X332" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="333" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A333" s="9" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B333" s="6">
         <v>3</v>
       </c>
       <c r="C333" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D333" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E333" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F333" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X333" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="334" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A334" s="9" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B334" s="6">
         <v>3</v>
       </c>
       <c r="C334" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E334" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F334" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X334" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="335" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A335" s="56"/>
       <c r="B335" s="52"/>
       <c r="C335" s="52"/>
       <c r="D335" s="52"/>
       <c r="E335" s="52"/>
       <c r="F335" s="52"/>
       <c r="X335" s="73"/>
     </row>
     <row r="336" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A336" s="7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B336" s="66"/>
       <c r="C336" s="66"/>
       <c r="D336" s="66"/>
       <c r="E336" s="66"/>
       <c r="F336" s="66"/>
       <c r="G336" s="70"/>
       <c r="H336" s="70"/>
       <c r="I336" s="70"/>
       <c r="J336" s="70"/>
       <c r="K336" s="70"/>
       <c r="L336" s="70"/>
       <c r="M336" s="70"/>
       <c r="N336" s="70"/>
       <c r="O336" s="70"/>
       <c r="P336" s="70"/>
       <c r="Q336" s="70"/>
       <c r="R336" s="70"/>
       <c r="S336" s="70"/>
       <c r="T336" s="70"/>
       <c r="U336" s="70"/>
       <c r="V336" s="70"/>
       <c r="W336" s="70"/>
       <c r="X336" s="77"/>
     </row>
     <row r="337" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A337" s="9" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B337" s="6">
         <v>3</v>
       </c>
       <c r="C337" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D337" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E337" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F337" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X337" s="76" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="338" spans="1:24" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="9" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="B338" s="6">
         <v>3</v>
       </c>
       <c r="C338" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E338" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F338" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X338" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="339" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="340" spans="1:24" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A340" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B340" s="66"/>
       <c r="C340" s="66"/>
       <c r="D340" s="66"/>
       <c r="E340" s="66"/>
       <c r="F340" s="66"/>
       <c r="G340" s="67"/>
       <c r="H340" s="67"/>
       <c r="I340" s="67"/>
       <c r="J340" s="67"/>
       <c r="K340" s="67"/>
       <c r="L340" s="67"/>
       <c r="M340" s="67"/>
       <c r="N340" s="67"/>
       <c r="O340" s="67"/>
       <c r="P340" s="67"/>
       <c r="Q340" s="67"/>
       <c r="R340" s="67"/>
       <c r="S340" s="67"/>
       <c r="T340" s="67"/>
       <c r="U340" s="67"/>
       <c r="V340" s="67"/>
       <c r="W340" s="67"/>
       <c r="X340" s="72"/>
     </row>
     <row r="341" spans="1:24" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A341" s="9" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="B341" s="6">
         <v>3</v>
       </c>
       <c r="C341" s="6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E341" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F341" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X341" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="342" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A342" s="9" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="B342" s="6">
         <v>3</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E342" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F342" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X342" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="343" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A343" s="11" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="B343" s="49">
         <v>3</v>
       </c>
       <c r="C343" s="49" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="D343" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E343" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F343" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X343" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="344" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A344" s="11" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="B344" s="49">
         <v>3</v>
       </c>
       <c r="C344" s="49" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="D344" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E344" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F344" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X344" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="346" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B346" s="66"/>
       <c r="C346" s="66" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="66" t="s">
         <v>8</v>
       </c>
       <c r="E346" s="66"/>
       <c r="F346" s="66"/>
       <c r="G346" s="8"/>
       <c r="H346" s="8"/>
       <c r="I346" s="8"/>
       <c r="J346" s="8"/>
       <c r="K346" s="8"/>
       <c r="L346" s="8"/>
       <c r="M346" s="8"/>
       <c r="N346" s="8"/>
       <c r="O346" s="8"/>
       <c r="P346" s="8"/>
       <c r="Q346" s="8"/>
       <c r="R346" s="8"/>
       <c r="S346" s="8"/>
       <c r="T346" s="8"/>
       <c r="U346" s="8"/>
       <c r="V346" s="8"/>
       <c r="W346" s="8"/>
       <c r="X346" s="74"/>
     </row>
     <row r="347" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A347" s="9" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B347" s="6">
         <v>3</v>
       </c>
       <c r="C347" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E347" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F347" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X347" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="348" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A348" s="9" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="B348" s="6">
         <v>3</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E348" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F348" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X348" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="349" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A349" s="11" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="B349" s="49">
         <v>3</v>
       </c>
       <c r="C349" s="49" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="D349" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E349" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F349" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X349" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="350" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A350" s="11" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="B350" s="49">
         <v>3</v>
       </c>
       <c r="C350" s="49" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="D350" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E350" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F350" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X350" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="352" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A352" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B352" s="66"/>
       <c r="C352" s="66"/>
       <c r="D352" s="66"/>
       <c r="E352" s="66"/>
       <c r="F352" s="66"/>
       <c r="G352" s="8"/>
       <c r="H352" s="8"/>
       <c r="I352" s="8"/>
       <c r="J352" s="8"/>
       <c r="K352" s="8"/>
       <c r="L352" s="8"/>
       <c r="M352" s="8"/>
       <c r="N352" s="8"/>
       <c r="O352" s="8"/>
       <c r="P352" s="8"/>
       <c r="Q352" s="8"/>
       <c r="R352" s="8"/>
       <c r="S352" s="8"/>
       <c r="T352" s="8"/>
       <c r="U352" s="8"/>
       <c r="V352" s="8"/>
       <c r="W352" s="8"/>
       <c r="X352" s="74"/>
     </row>
     <row r="353" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A353" s="9" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="B353" s="6">
         <v>3</v>
       </c>
       <c r="C353" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D353" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E353" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F353" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X353" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="354" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A354" s="9" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="B354" s="6">
         <v>3</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D354" s="6" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E354" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F354" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X354" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="355" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A355" s="9" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="B355" s="6">
         <v>3</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D355" s="6" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E355" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F355" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X355" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="356" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A356" s="9" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B356" s="6">
         <v>3</v>
       </c>
       <c r="C356" s="6" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="D356" s="6" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E356" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F356" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X356" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="357" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A357" s="9" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="B357" s="6">
         <v>3</v>
       </c>
       <c r="C357" s="6" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D357" s="6" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E357" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F357" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X357" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="358" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A358" s="9" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="B358" s="6">
         <v>3</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D358" s="6" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E358" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F358" s="6" t="s">
         <v>97</v>
       </c>
       <c r="X358" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="359" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A359" s="9" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="B359" s="6">
         <v>3</v>
       </c>
       <c r="C359" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D359" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E359" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F359" s="6" t="s">
         <v>103</v>
       </c>
       <c r="X359" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="360" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A360" s="9" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="B360" s="6">
         <v>3</v>
       </c>
       <c r="C360" s="6" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E360" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F360" s="6" t="s">
         <v>98</v>
       </c>
       <c r="X360" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="361" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A361" s="9" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="B361" s="6">
         <v>3</v>
       </c>
       <c r="C361" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E361" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F361" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X361" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A362" s="9" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="B362" s="6">
         <v>3</v>
       </c>
       <c r="C362" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E362" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F362" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X362" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A363" s="9" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="B363" s="6">
         <v>3</v>
       </c>
       <c r="C363" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D363" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E363" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F363" s="6" t="s">
         <v>98</v>
       </c>
       <c r="X363" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="364" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A364" s="9" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="B364" s="6">
         <v>3</v>
       </c>
       <c r="C364" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E364" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F364" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X364" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="365" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A365" s="9" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="B365" s="6">
         <v>3</v>
       </c>
       <c r="C365" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E365" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F365" s="6" t="s">
         <v>98</v>
       </c>
       <c r="X365" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="366" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A366" s="9" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="B366" s="6">
         <v>3</v>
       </c>
       <c r="C366" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E366" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>97</v>
       </c>
       <c r="X366" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="367" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A367" s="9" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="B367" s="6">
         <v>3</v>
       </c>
       <c r="C367" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D367" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E367" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F367" s="6" t="s">
         <v>98</v>
       </c>
       <c r="X367" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="368" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A368" s="9" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B368" s="6">
         <v>3</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D368" s="6" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E368" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F368" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X368" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="369" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A369" s="9" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B369" s="6">
         <v>3</v>
       </c>
       <c r="C369" s="6" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D369" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E369" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F369" s="6" t="s">
         <v>97</v>
       </c>
       <c r="X369" s="6" t="s">
-        <v>1115</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="370" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A370" s="9" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="B370" s="6">
         <v>3</v>
       </c>
       <c r="C370" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E370" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X370" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="371" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A371" s="9" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="B371" s="6">
         <v>3</v>
       </c>
       <c r="C371" s="6" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="D371" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E371" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F371" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X371" s="6" t="s">
-        <v>1115</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="372" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A372" s="9" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="B372" s="6">
         <v>3</v>
       </c>
       <c r="C372" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E372" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F372" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X372" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="373" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A373" s="9" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="B373" s="6">
         <v>3</v>
       </c>
       <c r="C373" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D373" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E373" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F373" s="6" t="s">
         <v>97</v>
       </c>
       <c r="X373" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="374" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A374" s="9" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="B374" s="6">
         <v>3</v>
       </c>
       <c r="C374" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E374" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X374" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="375" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A375" s="9" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="B375" s="6">
         <v>3</v>
       </c>
       <c r="C375" s="6" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="D375" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E375" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F375" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X375" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="376" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A376" s="9" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="B376" s="6">
         <v>3</v>
       </c>
       <c r="C376" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E376" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F376" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X376" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="377" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="56"/>
     </row>
     <row r="378" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A378" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B378" s="66"/>
       <c r="C378" s="66"/>
       <c r="D378" s="66"/>
       <c r="E378" s="66"/>
       <c r="F378" s="66"/>
       <c r="G378" s="8"/>
       <c r="H378" s="8"/>
       <c r="I378" s="8"/>
       <c r="J378" s="8"/>
       <c r="K378" s="8"/>
       <c r="L378" s="8"/>
       <c r="M378" s="8"/>
       <c r="N378" s="8"/>
       <c r="O378" s="8"/>
       <c r="P378" s="8"/>
       <c r="Q378" s="8"/>
       <c r="R378" s="8"/>
       <c r="S378" s="8"/>
       <c r="T378" s="8"/>
       <c r="U378" s="8"/>
       <c r="V378" s="8"/>
       <c r="W378" s="8"/>
       <c r="X378" s="74"/>
     </row>
     <row r="379" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A379" s="9" t="s">
         <v>131</v>
       </c>
       <c r="B379" s="6">
         <v>3</v>
       </c>
       <c r="C379" s="6" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D379" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E379" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F379" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X379" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="380" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A380" s="9" t="s">
         <v>132</v>
       </c>
       <c r="B380" s="6">
         <v>3</v>
       </c>
       <c r="C380" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D380" s="50" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E380" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F380" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X380" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="381" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A381" s="9" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B381" s="6">
         <v>3</v>
       </c>
       <c r="C381" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D381" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E381" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F381" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X381" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="382" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A382" s="9" t="s">
         <v>133</v>
       </c>
       <c r="B382" s="6">
         <v>3</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D382" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E382" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F382" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X382" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="383" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A383" s="9" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="B383" s="6">
         <v>3</v>
       </c>
       <c r="C383" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D383" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E383" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F383" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X383" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="384" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A384" s="9" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B384" s="6">
         <v>3</v>
       </c>
       <c r="C384" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D384" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E384" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F384" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X384" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="385" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A385" s="9" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B385" s="6">
         <v>3</v>
       </c>
       <c r="C385" s="6" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D385" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E385" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F385" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X385" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="386" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A386" s="9" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B386" s="6">
         <v>3</v>
       </c>
       <c r="C386" s="6" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D386" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E386" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F386" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X386" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="387" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A387" s="9" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B387" s="6">
         <v>3</v>
       </c>
       <c r="C387" s="6" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D387" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E387" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F387" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X387" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="388" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A388" s="9" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B388" s="6">
         <v>3</v>
       </c>
       <c r="C388" s="6" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="D388" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E388" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F388" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X388" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="390" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A390" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B390" s="66"/>
       <c r="C390" s="66"/>
       <c r="D390" s="66"/>
       <c r="E390" s="66"/>
       <c r="F390" s="66"/>
       <c r="G390" s="8"/>
       <c r="H390" s="8"/>
       <c r="I390" s="8"/>
       <c r="J390" s="8"/>
       <c r="K390" s="8"/>
       <c r="L390" s="8"/>
       <c r="M390" s="8"/>
       <c r="N390" s="8"/>
       <c r="O390" s="8"/>
       <c r="P390" s="8"/>
       <c r="Q390" s="8"/>
       <c r="R390" s="8"/>
       <c r="S390" s="8"/>
       <c r="T390" s="8"/>
       <c r="U390" s="8"/>
       <c r="V390" s="8"/>
       <c r="W390" s="8"/>
       <c r="X390" s="74"/>
     </row>
     <row r="391" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A391" s="9" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="B391" s="6">
         <v>1</v>
       </c>
       <c r="C391" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D391" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E391" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F391" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X391" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="392" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A392" s="9" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="B392" s="6">
         <v>3</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D392" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E392" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F392" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X392" s="6" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="393" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A393" s="9" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="B393" s="6">
         <v>3</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D393" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E393" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F393" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X393" s="6" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="394" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A394" s="9" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B394" s="6">
         <v>3</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D394" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E394" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F394" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X394" s="6" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="395" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A395" s="9" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="B395" s="6">
         <v>3</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D395" s="49" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E395" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F395" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X395" s="6" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="396" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A396" s="9" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="B396" s="6">
         <v>3</v>
       </c>
       <c r="C396" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D396" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E396" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="F396" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X396" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="397" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A397" s="9" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="B397" s="6">
         <v>4</v>
       </c>
       <c r="C397" s="6" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D397" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E397" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F397" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X397" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="398" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A398" s="9" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="B398" s="6">
         <v>4</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D398" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E398" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X398" s="6" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="399" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A399" s="9" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="B399" s="6">
         <v>4</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D399" s="51" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E399" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F399" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X399" s="6" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="400" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A400" s="9" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="B400" s="6">
         <v>4</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E400" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X400" s="6" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="401" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A401" s="9" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="B401" s="6">
         <v>4</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D401" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E401" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F401" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X401" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="402" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A402" s="9" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="B402" s="6">
         <v>4</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E402" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F402" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X402" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="403" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A403" s="9" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="B403" s="6">
         <v>4</v>
       </c>
       <c r="C403" s="6" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D403" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E403" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F403" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X403" s="76" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="404" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A404" s="9" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="B404" s="6">
         <v>4</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D404" s="6" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E404" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F404" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X404" s="76" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="405" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A405" s="56"/>
       <c r="B405" s="52"/>
       <c r="C405" s="52"/>
       <c r="D405" s="52"/>
       <c r="E405" s="52"/>
       <c r="F405" s="52"/>
       <c r="X405" s="6"/>
     </row>
     <row r="406" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A406" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B406" s="66"/>
       <c r="C406" s="66"/>
       <c r="D406" s="66"/>
       <c r="E406" s="66"/>
       <c r="F406" s="66"/>
       <c r="G406" s="69"/>
       <c r="H406" s="69"/>
       <c r="I406" s="69"/>
       <c r="J406" s="69"/>
       <c r="K406" s="69"/>
       <c r="L406" s="69"/>
       <c r="M406" s="69"/>
       <c r="N406" s="69"/>
       <c r="O406" s="69"/>
       <c r="P406" s="69"/>
       <c r="Q406" s="69"/>
       <c r="R406" s="69"/>
       <c r="S406" s="69"/>
       <c r="T406" s="69"/>
       <c r="U406" s="69"/>
       <c r="V406" s="69"/>
       <c r="W406" s="69"/>
       <c r="X406" s="66"/>
     </row>
     <row r="407" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A407" s="9" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="B407" s="6">
         <v>3</v>
       </c>
       <c r="C407" s="6" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E407" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F407" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X407" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="408" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A408" s="9" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B408" s="6">
         <v>4</v>
       </c>
       <c r="C408" s="6" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E408" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F408" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X408" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="409" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A409" s="9" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="B409" s="6">
         <v>4</v>
       </c>
       <c r="C409" s="6" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E409" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F409" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X409" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="410" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A410" s="9" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="B410" s="6">
         <v>1</v>
       </c>
       <c r="C410" s="6" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E410" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F410" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X410" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="411" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A411" s="9" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="B411" s="6">
         <v>1</v>
       </c>
       <c r="C411" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D411" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E411" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F411" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X411" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="412" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A412" s="9" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="B412" s="6">
         <v>1</v>
       </c>
       <c r="C412" s="6" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E412" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F412" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X412" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="413" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A413" s="9" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="B413" s="6">
         <v>3</v>
       </c>
       <c r="C413" s="6" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E413" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F413" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X413" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="414" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A414" s="9" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="B414" s="6">
         <v>3</v>
       </c>
       <c r="C414" s="6" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F414" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X414" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="415" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A415" s="9" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="B415" s="6">
         <v>3</v>
       </c>
       <c r="C415" s="6" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E415" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F415" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X415" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="416" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A416" s="9" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="B416" s="6">
         <v>3</v>
       </c>
       <c r="C416" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D416" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E416" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F416" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X416" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="417" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A417" s="9" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="B417" s="6">
         <v>3</v>
       </c>
       <c r="C417" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D417" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E417" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X417" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="418" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A418" s="9" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="B418" s="6">
         <v>3</v>
       </c>
       <c r="C418" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E418" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F418" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="X418" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="419" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A419" s="9" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="B419" s="6">
         <v>3</v>
       </c>
       <c r="C419" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D419" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E419" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F419" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X419" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="420" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A420" s="9" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="B420" s="6">
         <v>2</v>
       </c>
       <c r="C420" s="6" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E420" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F420" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X420" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="421" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A421" s="9" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="B421" s="6">
         <v>2</v>
       </c>
       <c r="C421" s="6" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E421" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F421" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X421" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="422" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A422" s="9" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="B422" s="6">
         <v>2</v>
       </c>
       <c r="C422" s="6" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E422" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F422" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X422" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="423" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A423" s="9" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="B423" s="6">
         <v>2</v>
       </c>
       <c r="C423" s="6" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E423" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F423" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X423" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="424" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A424" s="9" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="B424" s="6">
         <v>3</v>
       </c>
       <c r="C424" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E424" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F424" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X424" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="425" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A425" s="9" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="B425" s="6">
         <v>3</v>
       </c>
       <c r="C425" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D425" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E425" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F425" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X425" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="426" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A426" s="9" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B426" s="6">
         <v>1</v>
       </c>
       <c r="C426" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E426" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F426" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X426" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="427" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A427" s="9" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="B427" s="6">
         <v>1</v>
       </c>
       <c r="C427" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E427" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F427" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X427" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="428" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A428" s="9" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="B428" s="6">
         <v>1</v>
       </c>
       <c r="C428" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E428" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F428" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X428" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="429" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A429" s="9" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="B429" s="6">
         <v>1</v>
       </c>
       <c r="C429" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E429" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F429" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X429" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="430" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A430" s="9" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="B430" s="6">
         <v>1</v>
       </c>
       <c r="C430" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E430" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F430" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X430" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="431" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A431" s="9" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="B431" s="6">
         <v>1</v>
       </c>
       <c r="C431" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E431" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F431" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X431" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="432" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A432" s="9" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="B432" s="6">
         <v>1</v>
       </c>
       <c r="C432" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E432" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F432" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X432" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="433" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A433" s="9" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="B433" s="6">
         <v>1</v>
       </c>
       <c r="C433" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E433" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F433" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X433" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="434" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A434" s="9" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="B434" s="6">
         <v>1</v>
       </c>
       <c r="C434" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E434" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F434" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X434" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="435" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A435" s="9" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="B435" s="6">
         <v>1</v>
       </c>
       <c r="C435" s="49" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E435" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F435" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X435" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="436" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A436" s="9" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="B436" s="6">
         <v>1</v>
       </c>
       <c r="C436" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E436" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F436" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X436" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="437" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A437" s="9" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="B437" s="6">
         <v>1</v>
       </c>
       <c r="C437" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E437" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F437" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X437" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="438" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A438" s="9" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="B438" s="6">
         <v>1</v>
       </c>
       <c r="C438" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E438" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F438" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X438" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="439" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A439" s="9" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="B439" s="6">
         <v>1</v>
       </c>
       <c r="C439" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E439" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F439" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X439" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="440" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A440" s="9" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="B440" s="6">
         <v>1</v>
       </c>
       <c r="C440" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E440" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F440" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X440" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="441" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A441" s="9" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="B441" s="6">
         <v>1</v>
       </c>
       <c r="C441" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E441" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F441" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X441" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="442" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A442" s="9" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="B442" s="6">
         <v>1</v>
       </c>
       <c r="C442" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E442" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F442" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X442" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="443" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A443" s="9" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="B443" s="6">
         <v>1</v>
       </c>
       <c r="C443" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E443" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F443" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X443" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="444" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A444" s="9" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="B444" s="6">
         <v>1</v>
       </c>
       <c r="C444" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E444" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F444" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X444" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="445" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A445" s="9" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="B445" s="6">
         <v>1</v>
       </c>
       <c r="C445" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D445" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E445" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F445" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X445" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="446" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A446" s="9" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="B446" s="6">
         <v>1</v>
       </c>
       <c r="C446" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D446" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E446" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F446" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X446" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="447" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A447" s="9" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="B447" s="6">
         <v>1</v>
       </c>
       <c r="C447" s="49" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E447" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F447" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X447" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="448" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A448" s="9" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="B448" s="6">
         <v>1</v>
       </c>
       <c r="C448" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D448" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E448" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F448" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X448" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="449" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A449" s="9" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="B449" s="6">
         <v>3</v>
       </c>
       <c r="C449" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D449" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E449" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F449" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X449" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="450" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A450" s="9" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="B450" s="6">
         <v>3</v>
       </c>
       <c r="C450" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D450" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E450" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F450" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X450" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="451" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A451" s="9" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="B451" s="6">
         <v>1</v>
       </c>
       <c r="C451" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E451" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F451" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X451" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="452" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A452" s="9" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="B452" s="6">
         <v>1</v>
       </c>
       <c r="C452" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E452" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F452" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X452" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="453" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A453" s="9" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="B453" s="6">
         <v>1</v>
       </c>
       <c r="C453" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E453" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F453" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X453" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="454" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A454" s="9" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="B454" s="6">
         <v>1</v>
       </c>
       <c r="C454" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E454" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F454" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X454" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="455" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A455" s="9" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="B455" s="6">
         <v>1</v>
       </c>
       <c r="C455" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E455" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F455" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X455" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="456" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A456" s="9" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="B456" s="6">
         <v>1</v>
       </c>
       <c r="C456" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E456" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F456" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X456" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="457" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A457" s="9" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="B457" s="6">
         <v>1</v>
       </c>
       <c r="C457" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E457" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F457" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X457" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="458" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A458" s="9" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="B458" s="6">
         <v>1</v>
       </c>
       <c r="C458" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E458" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F458" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X458" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="459" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A459" s="9" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="B459" s="6">
         <v>1</v>
       </c>
       <c r="C459" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E459" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F459" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X459" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="460" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A460" s="9" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B460" s="6">
         <v>1</v>
       </c>
       <c r="C460" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E460" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F460" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X460" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="461" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A461" s="9" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="B461" s="6">
         <v>1</v>
       </c>
       <c r="C461" s="49" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E461" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F461" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X461" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="462" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A462" s="9" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="B462" s="6">
         <v>1</v>
       </c>
       <c r="C462" s="49" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D462" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E462" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F462" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X462" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="463" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B463" s="6"/>
       <c r="C463" s="6"/>
       <c r="D463" s="6"/>
       <c r="E463" s="6"/>
       <c r="F463" s="6"/>
       <c r="X463" s="6"/>
     </row>
     <row r="464" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A464" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B464" s="66"/>
       <c r="C464" s="66"/>
       <c r="D464" s="66"/>
       <c r="E464" s="66"/>
       <c r="F464" s="66"/>
       <c r="G464" s="69"/>
       <c r="H464" s="69"/>
       <c r="I464" s="69"/>
       <c r="J464" s="69"/>
       <c r="K464" s="69"/>
       <c r="L464" s="69"/>
       <c r="M464" s="69"/>
       <c r="N464" s="69"/>
       <c r="O464" s="69"/>
       <c r="P464" s="69"/>
       <c r="Q464" s="69"/>
       <c r="R464" s="69"/>
       <c r="S464" s="69"/>
       <c r="T464" s="69"/>
       <c r="U464" s="69"/>
       <c r="V464" s="69"/>
       <c r="W464" s="69"/>
       <c r="X464" s="66"/>
     </row>
     <row r="465" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A465" s="9" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B465" s="6">
         <v>10</v>
       </c>
       <c r="C465" s="6" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D465" s="6" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="E465" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F465" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X465" s="47" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="466" spans="1:24" s="10" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A466" s="11" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B466" s="6">
         <v>10</v>
       </c>
       <c r="C466" s="6" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D466" s="6" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="E466" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F466" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X466" s="47" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="467" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A467" s="9" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B467" s="6">
         <v>1</v>
       </c>
       <c r="C467" s="6" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D467" s="6" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="E467" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F467" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X467" s="47" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="468" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A468" s="9" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B468" s="6">
         <v>10</v>
       </c>
       <c r="C468" s="6" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D468" s="6" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="E468" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F468" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X468" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="469" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A469" s="11" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B469" s="6">
         <v>9</v>
       </c>
       <c r="C469" s="6" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D469" s="6" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="E469" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F469" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X469" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="471" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A471" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B471" s="66"/>
       <c r="C471" s="66"/>
       <c r="D471" s="66"/>
       <c r="E471" s="66"/>
       <c r="F471" s="66"/>
       <c r="G471" s="8"/>
       <c r="H471" s="8"/>
       <c r="I471" s="8"/>
       <c r="J471" s="8"/>
       <c r="K471" s="8"/>
       <c r="L471" s="8"/>
       <c r="M471" s="8"/>
       <c r="N471" s="8"/>
       <c r="O471" s="8"/>
       <c r="P471" s="8"/>
       <c r="Q471" s="8"/>
       <c r="R471" s="8"/>
       <c r="S471" s="8"/>
       <c r="T471" s="8"/>
       <c r="U471" s="8"/>
       <c r="V471" s="8"/>
       <c r="W471" s="8"/>
       <c r="X471" s="74"/>
     </row>
     <row r="472" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A472" s="9" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B472" s="6">
         <v>3</v>
       </c>
       <c r="C472" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D472" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E472" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F472" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X472" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="473" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A473" s="9" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="B473" s="6">
         <v>3</v>
       </c>
       <c r="C473" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D473" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E473" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F473" s="6" t="s">
         <v>96</v>
       </c>
       <c r="X473" s="6" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="475" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A475" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B475" s="66"/>
       <c r="C475" s="66"/>
       <c r="D475" s="66"/>
       <c r="E475" s="66"/>
       <c r="F475" s="66"/>
       <c r="G475" s="8"/>
       <c r="H475" s="8"/>
       <c r="I475" s="8"/>
       <c r="J475" s="8"/>
       <c r="K475" s="8"/>
       <c r="L475" s="8"/>
       <c r="M475" s="8"/>
       <c r="N475" s="8"/>
       <c r="O475" s="8"/>
       <c r="P475" s="8"/>
       <c r="Q475" s="8"/>
       <c r="R475" s="8"/>
       <c r="S475" s="8"/>
       <c r="T475" s="8"/>
       <c r="U475" s="8"/>
       <c r="V475" s="8"/>
       <c r="W475" s="8"/>
       <c r="X475" s="74"/>
     </row>
     <row r="476" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A476" s="9" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="B476" s="6">
         <v>4</v>
       </c>
       <c r="C476" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D476" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E476" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F476" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X476" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="477" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A477" s="9" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="B477" s="6">
         <v>4</v>
       </c>
       <c r="C477" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D477" s="6" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E477" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F477" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X477" s="6" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="478" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A478" s="9" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="B478" s="6">
         <v>4</v>
       </c>
       <c r="C478" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D478" s="6" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E478" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F478" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X478" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="479" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A479" s="9" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B479" s="6">
         <v>4</v>
       </c>
       <c r="C479" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D479" s="6" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E479" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F479" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X479" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="480" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A480" s="9" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="B480" s="6">
         <v>4</v>
       </c>
       <c r="C480" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D480" s="6" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E480" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F480" s="6" t="s">
         <v>89</v>
       </c>
       <c r="X480" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="482" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A482" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B482" s="66"/>
       <c r="C482" s="66"/>
       <c r="D482" s="66"/>
       <c r="E482" s="66"/>
       <c r="F482" s="66"/>
       <c r="G482" s="8"/>
       <c r="H482" s="8"/>
       <c r="I482" s="8"/>
       <c r="J482" s="8"/>
       <c r="K482" s="8"/>
       <c r="L482" s="8"/>
       <c r="M482" s="8"/>
       <c r="N482" s="8"/>
       <c r="O482" s="8"/>
       <c r="P482" s="8"/>
       <c r="Q482" s="8"/>
       <c r="R482" s="8"/>
       <c r="S482" s="8"/>
       <c r="T482" s="8"/>
       <c r="U482" s="8"/>
       <c r="V482" s="8"/>
       <c r="W482" s="8"/>
       <c r="X482" s="74"/>
     </row>
     <row r="483" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A483" s="9" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="B483" s="6">
         <v>3</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E483" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F483" s="6" t="s">
         <v>95</v>
       </c>
       <c r="X483" s="6" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="484" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A484" s="9" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="B484" s="6">
         <v>3</v>
       </c>
       <c r="C484" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E484" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F484" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X484" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="485" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A485" s="9" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="B485" s="6">
         <v>3</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E485" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F485" s="6" t="s">
         <v>95</v>
       </c>
       <c r="X485" s="6" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="486" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A486" s="9" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="B486" s="6">
         <v>3</v>
       </c>
       <c r="C486" s="6" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E486" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F486" s="6" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="X486" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="487" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A487" s="9" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="B487" s="6">
         <v>3</v>
       </c>
       <c r="C487" s="6" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E487" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F487" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X487" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="489" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A489" s="7" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B489" s="66"/>
       <c r="C489" s="66"/>
       <c r="D489" s="66"/>
       <c r="E489" s="66"/>
       <c r="F489" s="66"/>
       <c r="G489" s="8"/>
       <c r="H489" s="8"/>
       <c r="I489" s="8"/>
       <c r="J489" s="8"/>
       <c r="K489" s="8"/>
       <c r="L489" s="8"/>
       <c r="M489" s="8"/>
       <c r="N489" s="8"/>
       <c r="O489" s="8"/>
       <c r="P489" s="8"/>
       <c r="Q489" s="8"/>
       <c r="R489" s="8"/>
       <c r="S489" s="8"/>
       <c r="T489" s="8"/>
       <c r="U489" s="8"/>
       <c r="V489" s="8"/>
       <c r="W489" s="8"/>
       <c r="X489" s="74"/>
     </row>
     <row r="490" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A490" s="9" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B490" s="6">
         <v>3</v>
       </c>
       <c r="C490" s="6" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="D490" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E490" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F490" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X490" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="491" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A491" s="9" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="B491" s="6">
         <v>3</v>
       </c>
       <c r="C491" s="6" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="D491" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E491" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F491" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X491" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="493" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A493" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B493" s="66"/>
       <c r="C493" s="66"/>
       <c r="D493" s="66"/>
       <c r="E493" s="66"/>
       <c r="F493" s="66"/>
       <c r="G493" s="8"/>
       <c r="H493" s="8"/>
       <c r="I493" s="8"/>
       <c r="J493" s="8"/>
       <c r="K493" s="8"/>
       <c r="L493" s="8"/>
       <c r="M493" s="8"/>
       <c r="N493" s="8"/>
       <c r="O493" s="8"/>
       <c r="P493" s="8"/>
       <c r="Q493" s="8"/>
       <c r="R493" s="8"/>
       <c r="S493" s="8"/>
       <c r="T493" s="8"/>
       <c r="U493" s="8"/>
       <c r="V493" s="8"/>
       <c r="W493" s="8"/>
       <c r="X493" s="74"/>
     </row>
     <row r="494" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A494" s="9" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="B494" s="6">
         <v>3</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E494" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F494" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X494" s="6" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="495" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A495" s="9" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="B495" s="6">
         <v>3</v>
       </c>
       <c r="C495" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D495" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E495" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F495" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X495" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="496" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A496" s="9" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="B496" s="6">
         <v>3</v>
       </c>
       <c r="C496" s="78" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E496" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F496" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X496" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="497" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A497" s="9" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="B497" s="6">
         <v>3</v>
       </c>
       <c r="C497" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D497" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E497" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F497" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X497" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="498" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A498" s="9" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="B498" s="6">
         <v>3</v>
       </c>
       <c r="C498" s="6" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="D498" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E498" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F498" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X498" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="499" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A499" s="9" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="B499" s="6">
         <v>3</v>
       </c>
       <c r="C499" s="6" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E499" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F499" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X499" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="500" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A500" s="9" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="B500" s="6">
         <v>3</v>
       </c>
       <c r="C500" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E500" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F500" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X500" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="501" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A501" s="9" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="B501" s="6">
         <v>3</v>
       </c>
       <c r="C501" s="6" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E501" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F501" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X501" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="502" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A502" s="9" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="B502" s="6">
         <v>3</v>
       </c>
       <c r="C502" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D502" s="6" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="E502" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F502" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X502" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="503" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A503" s="9" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="B503" s="6">
         <v>3</v>
       </c>
       <c r="C503" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D503" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E503" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F503" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X503" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="504" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A504" s="9" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="B504" s="6">
         <v>3</v>
       </c>
       <c r="C504" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E504" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F504" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X504" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="505" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A505" s="9" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="B505" s="6">
         <v>3</v>
       </c>
       <c r="C505" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E505" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F505" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X505" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="506" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A506" s="9" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="B506" s="6">
         <v>3</v>
       </c>
       <c r="C506" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E506" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F506" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X506" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="507" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A507" s="9" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="B507" s="6">
         <v>3</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E507" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F507" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X507" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="508" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A508" s="9" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="B508" s="6">
         <v>3</v>
       </c>
       <c r="C508" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D508" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E508" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F508" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X508" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="509" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A509" s="9" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B509" s="6">
         <v>3</v>
       </c>
       <c r="C509" s="6" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E509" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F509" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X509" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="510" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A510" s="56"/>
       <c r="B510" s="52"/>
       <c r="C510" s="52"/>
       <c r="D510" s="52"/>
       <c r="E510" s="52"/>
       <c r="F510" s="52"/>
     </row>
     <row r="511" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A511" s="7" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B511" s="68"/>
       <c r="C511" s="68"/>
       <c r="D511" s="68"/>
       <c r="E511" s="68"/>
       <c r="F511" s="68"/>
       <c r="G511" s="8"/>
       <c r="H511" s="8"/>
       <c r="I511" s="8"/>
       <c r="J511" s="8"/>
       <c r="K511" s="8"/>
       <c r="L511" s="8"/>
       <c r="M511" s="8"/>
       <c r="N511" s="8"/>
       <c r="O511" s="8"/>
       <c r="P511" s="8"/>
       <c r="Q511" s="8"/>
       <c r="R511" s="8"/>
       <c r="S511" s="8"/>
       <c r="T511" s="8"/>
       <c r="U511" s="8"/>
       <c r="V511" s="8"/>
       <c r="W511" s="8"/>
       <c r="X511" s="74"/>
     </row>
     <row r="512" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A512" s="9" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="B512" s="6">
         <v>3</v>
       </c>
       <c r="C512" s="6" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="D512" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E512" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F512" s="6" t="s">
         <v>98</v>
       </c>
       <c r="X512" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="513" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A513" s="9"/>
       <c r="B513" s="6"/>
       <c r="C513" s="6"/>
       <c r="D513" s="6"/>
       <c r="E513" s="6"/>
       <c r="F513" s="6"/>
       <c r="X513" s="73"/>
     </row>
     <row r="514" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A514" s="7" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B514" s="66"/>
       <c r="C514" s="66"/>
       <c r="D514" s="66"/>
       <c r="E514" s="66"/>
       <c r="F514" s="66"/>
       <c r="G514" s="67"/>
       <c r="H514" s="67"/>
       <c r="I514" s="67"/>
       <c r="J514" s="67"/>
       <c r="K514" s="67"/>
       <c r="L514" s="67"/>
       <c r="M514" s="67"/>
       <c r="N514" s="67"/>
       <c r="O514" s="67"/>
       <c r="P514" s="67"/>
       <c r="Q514" s="67"/>
       <c r="R514" s="67"/>
       <c r="S514" s="67"/>
       <c r="T514" s="67"/>
       <c r="U514" s="67"/>
       <c r="V514" s="67"/>
       <c r="W514" s="67"/>
       <c r="X514" s="72"/>
     </row>
     <row r="515" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A515" s="9" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B515" s="6">
         <v>3</v>
       </c>
       <c r="C515" s="6" t="s">
-        <v>1096</v>
+        <v>1092</v>
       </c>
       <c r="D515" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E515" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F515" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X515" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="516" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A516" s="9" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="B516" s="6">
         <v>3</v>
       </c>
       <c r="C516" s="6" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="D516" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E516" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F516" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X516" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="517" spans="1:24" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B517" s="6"/>
       <c r="C517" s="6"/>
       <c r="D517" s="6"/>
       <c r="E517" s="6"/>
       <c r="F517" s="6"/>
       <c r="X517" s="6"/>
     </row>
     <row r="518" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A518" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B518" s="66"/>
       <c r="C518" s="66"/>
       <c r="D518" s="66"/>
       <c r="E518" s="66"/>
       <c r="F518" s="66"/>
       <c r="G518" s="67"/>
       <c r="H518" s="67"/>
       <c r="I518" s="67"/>
       <c r="J518" s="67"/>
       <c r="K518" s="67"/>
       <c r="L518" s="67"/>
       <c r="M518" s="67"/>
       <c r="N518" s="67"/>
       <c r="O518" s="67"/>
       <c r="P518" s="67"/>
       <c r="Q518" s="67"/>
       <c r="R518" s="67"/>
       <c r="S518" s="67"/>
       <c r="T518" s="67"/>
       <c r="U518" s="67"/>
       <c r="V518" s="67"/>
       <c r="W518" s="67"/>
       <c r="X518" s="72"/>
     </row>
     <row r="519" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A519" s="9" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="B519" s="6">
         <v>4</v>
       </c>
       <c r="C519" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D519" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E519" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F519" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X519" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="520" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A520" s="9" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B520" s="6">
         <v>3</v>
       </c>
       <c r="C520" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D520" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E520" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F520" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X520" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="522" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A522" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B522" s="66"/>
       <c r="C522" s="66"/>
       <c r="D522" s="66"/>
       <c r="E522" s="66"/>
       <c r="F522" s="66"/>
       <c r="G522" s="8"/>
       <c r="H522" s="8"/>
       <c r="I522" s="8"/>
       <c r="J522" s="8"/>
       <c r="K522" s="8"/>
       <c r="L522" s="8"/>
       <c r="M522" s="8"/>
       <c r="N522" s="8"/>
       <c r="O522" s="8"/>
       <c r="P522" s="8"/>
       <c r="Q522" s="8"/>
       <c r="R522" s="8"/>
       <c r="S522" s="8"/>
       <c r="T522" s="8"/>
       <c r="U522" s="8"/>
       <c r="V522" s="8"/>
       <c r="W522" s="8"/>
       <c r="X522" s="74"/>
     </row>
     <row r="523" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A523" s="9" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="B523" s="6">
         <v>3</v>
       </c>
       <c r="C523" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E523" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F523" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X523" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="524" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A524" s="9" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="B524" s="6">
         <v>3</v>
       </c>
       <c r="C524" s="6" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D524" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E524" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F524" s="6" t="s">
         <v>94</v>
       </c>
       <c r="X524" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="525" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A525" s="9" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="B525" s="6">
         <v>3</v>
       </c>
       <c r="C525" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D525" s="6" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="E525" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F525" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X525" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="526" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A526" s="9" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="B526" s="6">
         <v>3</v>
       </c>
       <c r="C526" s="6" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E526" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F526" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X526" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="527" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A527" s="9" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="B527" s="6">
         <v>3</v>
       </c>
       <c r="C527" s="6" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E527" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F527" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X527" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="528" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A528" s="9" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="B528" s="6">
         <v>3</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E528" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F528" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X528" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="529" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A529" s="9" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="B529" s="6">
         <v>3</v>
       </c>
       <c r="C529" s="6" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E529" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F529" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X529" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="530" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A530" s="9" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="B530" s="6">
         <v>3</v>
       </c>
       <c r="C530" s="6" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E530" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F530" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X530" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="531" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A531" s="9" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="B531" s="6">
         <v>3</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E531" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F531" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X531" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="532" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A532" s="9" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="B532" s="6">
         <v>3</v>
       </c>
       <c r="C532" s="6" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="D532" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E532" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F532" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="X532" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="533" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A533" s="9" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="B533" s="6">
         <v>3</v>
       </c>
       <c r="C533" s="6" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="D533" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E533" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F533" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X533" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="534" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A534" s="9" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="B534" s="6">
         <v>3</v>
       </c>
       <c r="C534" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E534" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F534" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X534" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="536" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A536" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B536" s="66"/>
       <c r="C536" s="66"/>
       <c r="D536" s="66"/>
       <c r="E536" s="66"/>
       <c r="F536" s="66"/>
       <c r="G536" s="8"/>
       <c r="H536" s="8"/>
       <c r="I536" s="8"/>
       <c r="J536" s="8"/>
       <c r="K536" s="8"/>
       <c r="L536" s="8"/>
       <c r="M536" s="8"/>
       <c r="N536" s="8"/>
       <c r="O536" s="8"/>
       <c r="P536" s="8"/>
       <c r="Q536" s="8"/>
       <c r="R536" s="8"/>
       <c r="S536" s="8"/>
       <c r="T536" s="8"/>
       <c r="U536" s="8"/>
       <c r="V536" s="8"/>
       <c r="W536" s="8"/>
       <c r="X536" s="74"/>
     </row>
     <row r="537" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A537" s="9" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="B537" s="6">
         <v>3</v>
       </c>
       <c r="C537" s="6" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D537" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E537" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F537" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X537" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="538" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A538" s="9" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B538" s="6">
         <v>3</v>
       </c>
       <c r="C538" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D538" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E538" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F538" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X538" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="539" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A539" s="9" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="B539" s="6">
         <v>3</v>
       </c>
       <c r="C539" s="6" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="D539" s="6" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="E539" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F539" s="6" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="X539" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="540" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A540" s="9" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="B540" s="6">
         <v>3</v>
       </c>
       <c r="C540" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D540" s="6" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="E540" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F540" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X540" s="6" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="541" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A541" s="9" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="B541" s="6">
         <v>3</v>
       </c>
       <c r="C541" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D541" s="6" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="E541" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F541" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X541" s="6" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="542" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A542" s="9" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="B542" s="6">
         <v>3</v>
       </c>
       <c r="C542" s="6" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="D542" s="6" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="E542" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F542" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X542" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="544" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A544" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B544" s="66"/>
       <c r="C544" s="66"/>
       <c r="D544" s="66"/>
       <c r="E544" s="66"/>
       <c r="F544" s="66"/>
       <c r="G544" s="8"/>
       <c r="H544" s="8"/>
       <c r="I544" s="8"/>
       <c r="J544" s="8"/>
       <c r="K544" s="8"/>
       <c r="L544" s="8"/>
       <c r="M544" s="8"/>
       <c r="N544" s="8"/>
       <c r="O544" s="8"/>
       <c r="P544" s="8"/>
       <c r="Q544" s="8"/>
       <c r="R544" s="8"/>
       <c r="S544" s="8"/>
       <c r="T544" s="8"/>
       <c r="U544" s="8"/>
       <c r="V544" s="8"/>
       <c r="W544" s="8"/>
       <c r="X544" s="74"/>
     </row>
     <row r="545" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A545" s="9" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B545" s="6">
         <v>3</v>
       </c>
       <c r="C545" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D545" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E545" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F545" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X545" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="546" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A546" s="9" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B546" s="6">
         <v>3</v>
       </c>
       <c r="C546" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D546" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E546" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F546" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X546" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="547" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A547" s="9" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B547" s="6">
         <v>3</v>
       </c>
       <c r="C547" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D547" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E547" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F547" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X547" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="548" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A548" s="9" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B548" s="6">
         <v>3</v>
       </c>
       <c r="C548" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D548" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E548" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F548" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X548" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="549" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A549" s="9" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B549" s="6">
         <v>3</v>
       </c>
       <c r="C549" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D549" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E549" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F549" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X549" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="550" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A550" s="9" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B550" s="6">
         <v>3</v>
       </c>
       <c r="C550" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D550" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E550" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F550" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X550" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="551" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A551" s="9" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B551" s="6">
         <v>3</v>
       </c>
       <c r="C551" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D551" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E551" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F551" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X551" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="553" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A553" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B553" s="66"/>
       <c r="C553" s="66"/>
       <c r="D553" s="66"/>
       <c r="E553" s="66" t="s">
         <v>8</v>
       </c>
       <c r="F553" s="66" t="s">
         <v>8</v>
       </c>
       <c r="G553" s="8"/>
       <c r="H553" s="8"/>
       <c r="I553" s="8"/>
       <c r="J553" s="8"/>
       <c r="K553" s="8"/>
       <c r="L553" s="8"/>
       <c r="M553" s="8"/>
       <c r="N553" s="8"/>
       <c r="O553" s="8"/>
       <c r="P553" s="8"/>
       <c r="Q553" s="8"/>
       <c r="R553" s="8"/>
       <c r="S553" s="8"/>
       <c r="T553" s="8"/>
       <c r="U553" s="8"/>
       <c r="V553" s="8"/>
       <c r="W553" s="8"/>
       <c r="X553" s="74"/>
     </row>
     <row r="554" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A554" s="9" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="B554" s="6">
         <v>3</v>
       </c>
       <c r="C554" s="6" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="D554" s="6" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="E554" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F554" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X554" s="6" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="555" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A555" s="9" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="B555" s="6">
         <v>3</v>
       </c>
       <c r="C555" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D555" s="6" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="E555" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F555" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X555" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="556" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A556" s="9" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B556" s="6">
         <v>3</v>
       </c>
       <c r="C556" s="6" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="D556" s="6" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="E556" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F556" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X556" s="6" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="557" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A557" s="9" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="B557" s="6">
         <v>3</v>
       </c>
       <c r="C557" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D557" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E557" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F557" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X557" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="558" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A558" s="9" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="B558" s="6">
         <v>3</v>
       </c>
       <c r="C558" s="6" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="D558" s="6" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="E558" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F558" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X558" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="559" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A559" s="9" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="B559" s="6">
         <v>3</v>
       </c>
       <c r="C559" s="6" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="D559" s="6" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="E559" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F559" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X559" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="560" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A560" s="56"/>
     </row>
     <row r="561" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A561" s="7" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="B561" s="66"/>
       <c r="C561" s="66"/>
       <c r="D561" s="66"/>
       <c r="E561" s="66"/>
       <c r="F561" s="66"/>
       <c r="G561" s="8"/>
       <c r="H561" s="8"/>
       <c r="I561" s="8"/>
       <c r="J561" s="8"/>
       <c r="K561" s="8"/>
       <c r="L561" s="8"/>
       <c r="M561" s="8"/>
       <c r="N561" s="8"/>
       <c r="O561" s="8"/>
       <c r="P561" s="8"/>
       <c r="Q561" s="8"/>
       <c r="R561" s="8"/>
       <c r="S561" s="8"/>
       <c r="T561" s="8"/>
       <c r="U561" s="8"/>
       <c r="V561" s="8"/>
       <c r="W561" s="8"/>
       <c r="X561" s="74"/>
     </row>
     <row r="562" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A562" s="9" t="s">
-        <v>751</v>
+        <v>1117</v>
       </c>
       <c r="B562" s="6">
         <v>3</v>
       </c>
       <c r="C562" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D562" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E562" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F562" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X562" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="563" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A563" s="9" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="B563" s="6">
         <v>3</v>
       </c>
       <c r="C563" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E563" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F563" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X563" s="6" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="564" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A564" s="9" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="B564" s="6">
         <v>3</v>
       </c>
       <c r="C564" s="6" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E564" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F564" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X564" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="565" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A565" s="9" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="B565" s="6">
         <v>3</v>
       </c>
       <c r="C565" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E565" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F565" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X565" s="6" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="566" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A566" s="9" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="B566" s="6">
         <v>3</v>
       </c>
       <c r="C566" s="6" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E566" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F566" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X566" s="6" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="567" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A567" s="9" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="B567" s="6">
         <v>3</v>
       </c>
       <c r="C567" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D567" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E567" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F567" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X567" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="568" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A568" s="9" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B568" s="6">
         <v>3</v>
       </c>
       <c r="C568" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D568" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E568" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F568" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X568" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="569" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A569" s="9" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="B569" s="6">
         <v>3</v>
       </c>
       <c r="C569" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D569" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E569" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F569" s="6" t="s">
         <v>92</v>
       </c>
       <c r="X569" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="570" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A570" s="9" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="B570" s="6">
         <v>3</v>
       </c>
       <c r="C570" s="6" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E570" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F570" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X570" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="571" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A571" s="9" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="B571" s="6">
         <v>3</v>
       </c>
       <c r="C571" s="6" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E571" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F571" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X571" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="572" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A572" s="9" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B572" s="6">
         <v>3</v>
       </c>
       <c r="C572" s="6" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E572" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F572" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X572" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="573" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A573" s="9" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="B573" s="6">
         <v>3</v>
       </c>
       <c r="C573" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D573" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E573" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F573" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X573" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="574" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A574" s="9" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="B574" s="6">
         <v>3</v>
       </c>
       <c r="C574" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D574" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E574" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F574" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X574" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="575" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A575" s="9" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="B575" s="6">
         <v>3</v>
       </c>
       <c r="C575" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D575" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E575" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F575" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X575" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="576" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A576" s="9" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="B576" s="6">
         <v>3</v>
       </c>
       <c r="C576" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E576" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F576" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X576" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="577" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A577" s="9" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="B577" s="6">
         <v>3</v>
       </c>
       <c r="C577" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E577" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F577" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X577" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="578" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A578" s="9" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="B578" s="6">
         <v>3</v>
       </c>
       <c r="C578" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D578" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E578" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F578" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X578" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="579" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A579" s="9" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="B579" s="6">
         <v>3</v>
       </c>
       <c r="C579" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D579" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E579" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F579" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X579" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="580" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A580" s="9" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="B580" s="6">
         <v>3</v>
       </c>
       <c r="C580" s="6" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="D580" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E580" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F580" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X580" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="581" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A581" s="9" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="B581" s="6">
         <v>3</v>
       </c>
       <c r="C581" s="6" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E581" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F581" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X581" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="582" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A582" s="9" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="B582" s="6">
         <v>3</v>
       </c>
       <c r="C582" s="6" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E582" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F582" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X582" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="583" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A583" s="9" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="B583" s="6">
         <v>3</v>
       </c>
       <c r="C583" s="6" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E583" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F583" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X583" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="584" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A584" s="9" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B584" s="6">
         <v>3</v>
       </c>
       <c r="C584" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D584" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E584" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F584" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X584" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="585" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A585" s="9" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="B585" s="6">
         <v>3</v>
       </c>
       <c r="C585" s="6" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D585" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E585" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F585" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X585" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="586" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A586" s="9" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="B586" s="6">
         <v>3</v>
       </c>
       <c r="C586" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D586" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E586" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F586" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X586" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="587" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A587" s="9" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="B587" s="6">
         <v>3</v>
       </c>
       <c r="C587" s="6" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E587" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F587" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X587" s="6" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="588" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A588" s="9" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="B588" s="6">
         <v>3</v>
       </c>
       <c r="C588" s="6" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E588" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F588" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X588" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="589" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A589" s="9" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="B589" s="6">
         <v>3</v>
       </c>
       <c r="C589" s="6" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E589" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F589" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X589" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="590" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A590" s="9" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="B590" s="6">
         <v>3</v>
       </c>
       <c r="C590" s="6" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E590" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F590" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X590" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="591" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A591" s="9" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="B591" s="6">
         <v>3</v>
       </c>
       <c r="C591" s="6" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="D591" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E591" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F591" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X591" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="592" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A592" s="9" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="B592" s="6">
         <v>3</v>
       </c>
       <c r="C592" s="6" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E592" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F592" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X592" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="593" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A593" s="9" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="B593" s="6">
         <v>3</v>
       </c>
       <c r="C593" s="6" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D593" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E593" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F593" s="6" t="s">
         <v>88</v>
       </c>
       <c r="X593" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="594" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A594" s="9" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="B594" s="6">
         <v>3</v>
       </c>
       <c r="C594" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D594" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E594" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F594" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X594" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="595" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A595" s="9" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="B595" s="6">
         <v>3</v>
       </c>
       <c r="C595" s="6" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E595" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F595" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X595" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="596" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A596" s="9" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="B596" s="6">
         <v>3</v>
       </c>
       <c r="C596" s="6" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E596" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F596" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X596" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="597" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A597" s="9" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="B597" s="6">
         <v>3</v>
       </c>
       <c r="C597" s="6" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="D597" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E597" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F597" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X597" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="598" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A598" s="9" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="B598" s="6">
         <v>3</v>
       </c>
       <c r="C598" s="6" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="D598" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E598" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F598" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X598" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="599" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A599" s="9" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="B599" s="6">
         <v>3</v>
       </c>
       <c r="C599" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D599" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E599" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F599" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X599" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="600" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A600" s="9" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="B600" s="6">
         <v>3</v>
       </c>
       <c r="C600" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D600" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E600" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F600" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X600" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="601" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A601" s="9" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="B601" s="6">
         <v>3</v>
       </c>
       <c r="C601" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D601" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E601" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F601" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X601" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="602" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A602" s="9" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="B602" s="6">
         <v>3</v>
       </c>
       <c r="C602" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D602" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E602" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F602" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X602" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="603" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A603" s="9" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="B603" s="6">
         <v>3</v>
       </c>
       <c r="C603" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D603" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E603" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F603" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X603" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="604" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A604" s="9" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="B604" s="6">
         <v>3</v>
       </c>
       <c r="C604" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D604" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E604" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F604" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X604" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="605" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A605" s="9" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="B605" s="6">
         <v>3</v>
       </c>
       <c r="C605" s="6" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="D605" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E605" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F605" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X605" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="606" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A606" s="9" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="B606" s="6">
         <v>3</v>
       </c>
       <c r="C606" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D606" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E606" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F606" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X606" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="607" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A607" s="9" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="B607" s="6">
         <v>3</v>
       </c>
       <c r="C607" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D607" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E607" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F607" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X607" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="608" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A608" s="9" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="B608" s="6">
         <v>3</v>
       </c>
       <c r="C608" s="6" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E608" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F608" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X608" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="609" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A609" s="9" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="B609" s="6">
         <v>3</v>
       </c>
       <c r="C609" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D609" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E609" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F609" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X609" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="610" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A610" s="9" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="B610" s="6">
         <v>3</v>
       </c>
       <c r="C610" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D610" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E610" s="6" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="F610" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="X610" s="6" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="611" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A611" s="57"/>
       <c r="B611" s="58"/>
       <c r="C611" s="58"/>
       <c r="D611" s="58"/>
       <c r="E611" s="58"/>
       <c r="F611" s="58"/>
       <c r="X611" s="73"/>
     </row>
     <row r="612" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A612" s="59" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B612" s="60"/>
       <c r="C612" s="61"/>
       <c r="D612" s="61"/>
       <c r="E612" s="61"/>
       <c r="F612" s="61"/>
       <c r="X612" s="73"/>
     </row>
     <row r="613" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A613" s="62" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B613" s="60"/>
       <c r="C613" s="61"/>
       <c r="D613" s="61"/>
       <c r="E613" s="61"/>
       <c r="F613" s="61"/>
       <c r="X613" s="73"/>
     </row>
     <row r="614" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A614" s="90" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B614" s="90"/>
       <c r="C614" s="90"/>
       <c r="D614" s="90"/>
       <c r="E614" s="90"/>
       <c r="F614" s="90"/>
       <c r="X614" s="73"/>
     </row>
     <row r="615" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A615" s="90" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B615" s="90"/>
       <c r="C615" s="90"/>
       <c r="D615" s="90"/>
       <c r="E615" s="90"/>
       <c r="F615" s="90"/>
       <c r="X615" s="73"/>
     </row>
     <row r="616" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A616" s="91"/>
       <c r="B616" s="91"/>
       <c r="C616" s="91"/>
       <c r="D616" s="63"/>
       <c r="E616" s="63"/>
       <c r="F616" s="61"/>
       <c r="X616" s="73"/>
     </row>
     <row r="617" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A617" s="92" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B617" s="92"/>
       <c r="C617" s="92"/>
       <c r="D617" s="64"/>
       <c r="E617" s="64"/>
       <c r="F617" s="65"/>
       <c r="X617" s="73"/>
     </row>
     <row r="618" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A618" s="88" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B618" s="88"/>
       <c r="C618" s="88"/>
       <c r="D618" s="61"/>
       <c r="E618" s="61"/>
       <c r="F618" s="61"/>
       <c r="X618" s="73"/>
     </row>
     <row r="619" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A619" s="88" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B619" s="88"/>
       <c r="C619" s="88"/>
       <c r="D619" s="61"/>
       <c r="E619" s="61"/>
       <c r="F619" s="61"/>
       <c r="X619" s="73"/>
     </row>
     <row r="620" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A620" s="88" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B620" s="88"/>
       <c r="C620" s="88"/>
       <c r="D620" s="61"/>
       <c r="E620" s="61"/>
       <c r="F620" s="61"/>
       <c r="X620" s="73"/>
     </row>
     <row r="621" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A621" s="89" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B621" s="89"/>
       <c r="C621" s="89"/>
       <c r="D621" s="61"/>
       <c r="E621" s="61"/>
       <c r="F621" s="61"/>
       <c r="X621" s="73"/>
     </row>
     <row r="622" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A622" s="62" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B622" s="60"/>
       <c r="C622" s="61"/>
       <c r="D622" s="61"/>
       <c r="E622" s="61"/>
       <c r="F622" s="61"/>
       <c r="X622" s="73"/>
     </row>
     <row r="623" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A623" s="9"/>
       <c r="B623" s="9"/>
       <c r="C623" s="9"/>
       <c r="D623" s="9"/>
       <c r="E623" s="9"/>
       <c r="F623" s="9"/>
       <c r="X623" s="73"/>
     </row>
     <row r="624" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A624" s="9"/>
       <c r="B624" s="9"/>
       <c r="C624" s="9"/>
       <c r="D624" s="9"/>
       <c r="E624" s="9"/>
       <c r="F624" s="9"/>
       <c r="X624" s="73"/>
@@ -17853,665 +17861,665 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="G44" sqref="G44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="93" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B1" s="94"/>
       <c r="C1" s="94"/>
       <c r="D1" s="94"/>
       <c r="E1" s="94"/>
       <c r="F1" s="94"/>
       <c r="G1" s="94"/>
       <c r="H1" s="95"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A2" s="96" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
       <c r="G2" s="97"/>
       <c r="H2" s="98"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="96" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B3" s="97"/>
       <c r="C3" s="97"/>
       <c r="D3" s="97"/>
       <c r="E3" s="97"/>
       <c r="F3" s="97"/>
       <c r="G3" s="97"/>
       <c r="H3" s="98"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>387</v>
+      </c>
+      <c r="C4" s="14" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D4" s="15"/>
       <c r="E4" s="14" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F4" s="16"/>
       <c r="G4" s="17" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="H4" s="18" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>1</v>
       </c>
       <c r="B5" s="20" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C5" s="20" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D5" s="21"/>
       <c r="E5" s="20" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F5" s="20"/>
       <c r="G5" s="22">
         <v>8</v>
       </c>
       <c r="H5" s="23" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="19">
         <v>1</v>
       </c>
       <c r="B6" s="20" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="C6" s="20" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="D6" s="21"/>
       <c r="E6" s="20" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F6" s="20"/>
       <c r="G6" s="22">
         <v>8</v>
       </c>
       <c r="H6" s="23" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="19">
         <v>1</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C7" s="20" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="20" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="F7" s="20"/>
       <c r="G7" s="22">
         <v>8</v>
       </c>
       <c r="H7" s="23" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="19">
         <v>1</v>
       </c>
       <c r="B8" s="20" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C8" s="20" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="20" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="22">
         <v>8</v>
       </c>
       <c r="H8" s="23" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="19">
         <v>2</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="C9" s="20" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="D9" s="24"/>
       <c r="E9" s="20" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="F9" s="20"/>
       <c r="G9" s="22">
         <v>8</v>
       </c>
       <c r="H9" s="23" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="25">
         <v>2</v>
       </c>
       <c r="B10" s="20" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C10" s="20" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="20" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F10" s="20"/>
       <c r="G10" s="22">
         <v>9</v>
       </c>
       <c r="H10" s="23" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="25">
         <v>2</v>
       </c>
       <c r="B11" s="20" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C11" s="20" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="F11" s="27"/>
       <c r="G11" s="28">
         <v>9</v>
       </c>
       <c r="H11" s="29" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2</v>
       </c>
       <c r="B12" s="20" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="C12" s="20" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="27" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="F12" s="27"/>
       <c r="G12" s="28">
         <v>9</v>
       </c>
       <c r="H12" s="29" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>2</v>
       </c>
       <c r="B13" s="20" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D13" s="24"/>
       <c r="E13" s="27" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="F13" s="27"/>
       <c r="G13" s="28">
         <v>9</v>
       </c>
       <c r="H13" s="29" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>3</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="C14" s="20" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="D14" s="24"/>
       <c r="E14" s="27" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="F14" s="27"/>
       <c r="G14" s="28">
         <v>10</v>
       </c>
       <c r="H14" s="29" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="25">
         <v>4</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C15" s="20" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="D15" s="24"/>
       <c r="E15" s="27" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F15" s="27"/>
       <c r="G15" s="28">
         <v>10</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="25">
         <v>4</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D16" s="24"/>
       <c r="E16" s="20" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="F16" s="20"/>
       <c r="G16" s="22">
         <v>11</v>
       </c>
       <c r="H16" s="23" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="25">
         <v>5</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="D17" s="24"/>
       <c r="E17" s="20" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F17" s="20"/>
       <c r="G17" s="22">
         <v>12</v>
       </c>
       <c r="H17" s="23" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>5</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D18" s="24"/>
       <c r="E18" s="20" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="F18" s="20"/>
       <c r="G18" s="22">
         <v>12</v>
       </c>
       <c r="H18" s="23" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>6</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="C19" s="20" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D19" s="24"/>
       <c r="E19" s="20" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="F19" s="20"/>
       <c r="G19" s="22">
         <v>12</v>
       </c>
       <c r="H19" s="23" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="25">
         <v>6</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C20" s="20" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D20" s="24"/>
       <c r="E20" s="20" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="F20" s="20"/>
       <c r="G20" s="22">
         <v>12</v>
       </c>
       <c r="H20" s="23" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="25">
         <v>6</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="C21" s="20" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="D21" s="24"/>
       <c r="E21" s="20" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F21" s="20"/>
       <c r="G21" s="22">
         <v>12</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="25">
         <v>6</v>
       </c>
       <c r="B22" s="20" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C22" s="20" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D22" s="24"/>
       <c r="E22" s="20" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="F22" s="20"/>
       <c r="G22" s="22">
         <v>12</v>
       </c>
       <c r="H22" s="23" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="25">
         <v>6</v>
       </c>
       <c r="B23" s="20" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="C23" s="20" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="D23" s="24"/>
       <c r="E23" s="20" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F23" s="20"/>
       <c r="G23" s="22">
         <v>13</v>
       </c>
       <c r="H23" s="23" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="25">
         <v>7</v>
       </c>
       <c r="B24" s="20" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="C24" s="20" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="D24" s="24"/>
       <c r="E24" s="20" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F24" s="20"/>
       <c r="G24" s="22">
         <v>13</v>
       </c>
       <c r="H24" s="23" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="25">
         <v>7</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="C25" s="20" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="D25" s="24"/>
       <c r="E25" s="20" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F25" s="20"/>
       <c r="G25" s="22">
         <v>13</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="25">
         <v>7</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="C26" s="20" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D26" s="24"/>
       <c r="E26" s="20" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="F26" s="20"/>
       <c r="G26" s="22">
         <v>13</v>
       </c>
       <c r="H26" s="23" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="25">
         <v>7</v>
       </c>
       <c r="B27" s="20" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="C27" s="20" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="20" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="F27" s="20"/>
       <c r="G27" s="22">
         <v>13</v>
       </c>
       <c r="H27" s="23" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="25">
         <v>7</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D28" s="24"/>
       <c r="E28" s="20" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F28" s="20"/>
       <c r="G28" s="22">
         <v>13</v>
       </c>
       <c r="H28" s="23" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="25">
         <v>7</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="C29" s="20" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="D29" s="24"/>
       <c r="E29" s="20" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="F29" s="20"/>
       <c r="G29" s="22">
         <v>13</v>
       </c>
       <c r="H29" s="23" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="25">
         <v>7</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="20" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D30" s="24"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="22"/>
       <c r="H30" s="23"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="25"/>
       <c r="B31" s="20"/>
       <c r="C31" s="20"/>
       <c r="D31" s="24"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="22"/>
       <c r="H31" s="23"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="25"/>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="24"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="22"/>
@@ -18601,51 +18609,51 @@
       <c r="A41" s="25"/>
       <c r="B41" s="20"/>
       <c r="C41" s="20"/>
       <c r="D41" s="24"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="22"/>
       <c r="H41" s="23"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="30"/>
       <c r="B42" s="20"/>
       <c r="C42" s="20"/>
       <c r="D42" s="24"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
       <c r="G42" s="22"/>
       <c r="H42" s="23"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="30"/>
       <c r="B43" s="20"/>
       <c r="C43" s="20"/>
       <c r="D43" s="24"/>
       <c r="E43" s="31" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="F43" s="32"/>
       <c r="G43" s="33">
         <v>15</v>
       </c>
       <c r="H43" s="34"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="30"/>
       <c r="B44" s="20"/>
       <c r="C44" s="20"/>
       <c r="D44" s="24"/>
       <c r="E44" s="20"/>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="23"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="30"/>
       <c r="B45" s="20"/>
       <c r="C45" s="20"/>
       <c r="D45" s="24"/>
       <c r="E45" s="20"/>
       <c r="F45" s="20"/>
       <c r="G45" s="20"/>
@@ -18725,2213 +18733,2213 @@
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I472"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="106" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.5703125" style="11" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="46" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42" t="s">
+        <v>889</v>
+      </c>
+      <c r="C1" s="42" t="s">
+        <v>890</v>
+      </c>
+      <c r="D1" s="42" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1" s="42" t="s">
         <v>892</v>
       </c>
-      <c r="C1" s="42" t="s">
+      <c r="F1" s="42" t="s">
         <v>893</v>
       </c>
-      <c r="D1" s="42" t="s">
+      <c r="G1" s="42" t="s">
         <v>894</v>
-      </c>
-[...7 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="12" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="B2" s="43">
         <v>3</v>
       </c>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="44">
         <v>42183</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="B3" s="43">
         <v>3</v>
       </c>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="44">
         <v>42181</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B4" s="43">
         <v>3</v>
       </c>
       <c r="C4" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="44">
         <v>43259</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="B5" s="43">
         <v>3</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="44">
         <v>42181</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B6" s="43">
         <v>3</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="44">
         <v>44561</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B7" s="43">
         <v>3</v>
       </c>
       <c r="C7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="44">
         <v>44561</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="B8" s="43">
         <v>5</v>
       </c>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="44">
         <v>42156</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="B9" s="43">
         <v>4</v>
       </c>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="44">
         <v>40725</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="B10" s="43">
         <v>3</v>
       </c>
       <c r="C10" s="43"/>
       <c r="D10" s="43"/>
       <c r="E10" s="43"/>
       <c r="F10" s="43"/>
       <c r="G10" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B11" s="43">
         <v>3</v>
       </c>
       <c r="C11" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F11" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="B12" s="43">
         <v>3</v>
       </c>
       <c r="C12" s="43"/>
       <c r="D12" s="43"/>
       <c r="E12" s="43"/>
       <c r="F12" s="43"/>
       <c r="G12" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="B13" s="43">
         <v>3</v>
       </c>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="44">
         <v>41831</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="B14" s="43">
         <v>3</v>
       </c>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="B15" s="43">
         <v>3</v>
       </c>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="B16" s="43">
         <v>4</v>
       </c>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F16" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G16" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="B17" s="43">
         <v>3</v>
       </c>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="44">
         <v>42815</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B18" s="43">
         <v>3</v>
       </c>
       <c r="C18" s="43" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D18" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F18" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G18" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B19" s="43">
         <v>3</v>
       </c>
       <c r="C19" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F19" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B20" s="43">
         <v>3</v>
       </c>
       <c r="C20" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D20" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G20" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B21" s="43">
         <v>3</v>
       </c>
       <c r="C21" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D21" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F21" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B22" s="43">
         <v>3</v>
       </c>
       <c r="C22" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D22" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F22" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G22" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="B23" s="43">
         <v>3</v>
       </c>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="44">
         <v>40694</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="B24" s="43">
         <v>3</v>
       </c>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="43"/>
       <c r="F24" s="43"/>
       <c r="G24" s="44">
         <v>42185</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B25" s="43">
         <v>3</v>
       </c>
       <c r="C25" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D25" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B26" s="43">
         <v>3</v>
       </c>
       <c r="C26" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D26" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F26" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G26" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B27" s="43">
         <v>4</v>
       </c>
       <c r="C27" s="43" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="43" t="s">
         <v>91</v>
       </c>
       <c r="G27" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B28" s="43">
         <v>4</v>
       </c>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F28" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G28" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B29" s="43">
         <v>3</v>
       </c>
       <c r="C29" s="43" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D29" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F29" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G29" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B30" s="43">
         <v>3</v>
       </c>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B31" s="43">
         <v>3</v>
       </c>
       <c r="C31" s="43" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="D31" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F31" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G31" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B32" s="43">
         <v>3</v>
       </c>
       <c r="C32" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D32" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F32" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G32" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B33" s="43">
         <v>3</v>
       </c>
       <c r="C33" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E33" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F33" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G33" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B34" s="43">
         <v>3</v>
       </c>
       <c r="C34" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E34" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G34" s="44">
         <v>44440</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B35" s="43">
         <v>4</v>
       </c>
       <c r="C35" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E35" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F35" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G35" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B36" s="43">
         <v>3</v>
       </c>
       <c r="C36" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D36" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G36" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B37" s="43">
         <v>3</v>
       </c>
       <c r="C37" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D37" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F37" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G37" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B38" s="43">
         <v>3</v>
       </c>
       <c r="C38" s="43" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D38" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F38" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G38" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B39" s="43">
         <v>3</v>
       </c>
       <c r="C39" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G39" s="44">
         <v>43258</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B40" s="43">
         <v>3</v>
       </c>
       <c r="C40" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E40" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F40" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G40" s="44">
         <v>43258</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B41" s="43">
         <v>3</v>
       </c>
       <c r="C41" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E41" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F41" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G41" s="44">
         <v>43258</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="B42" s="43">
         <v>3</v>
       </c>
       <c r="C42" s="43"/>
       <c r="D42" s="43"/>
       <c r="E42" s="43"/>
       <c r="F42" s="43"/>
       <c r="G42" s="44">
         <v>42987</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B43" s="43">
         <v>3</v>
       </c>
       <c r="C43" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E43" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G43" s="44">
         <v>44440</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B44" s="43">
         <v>3</v>
       </c>
       <c r="C44" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E44" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G44" s="44">
         <v>44440</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B45" s="43">
         <v>3</v>
       </c>
       <c r="C45" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D45" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E45" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F45" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G45" s="44">
         <v>44440</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="B46" s="43">
         <v>3</v>
       </c>
       <c r="C46" s="43"/>
       <c r="D46" s="43"/>
       <c r="E46" s="43"/>
       <c r="F46" s="43"/>
       <c r="G46" s="44">
         <v>41831</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B47" s="43">
         <v>3</v>
       </c>
       <c r="C47" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D47" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E47" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F47" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G47" s="44">
         <v>44440</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B48" s="43">
         <v>3</v>
       </c>
       <c r="C48" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D48" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E48" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F48" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G48" s="44">
         <v>44440</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B49" s="43">
         <v>3</v>
       </c>
       <c r="C49" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D49" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E49" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F49" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G49" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="B50" s="43">
         <v>3</v>
       </c>
       <c r="C50" s="43"/>
       <c r="D50" s="43"/>
       <c r="E50" s="43"/>
       <c r="F50" s="43"/>
       <c r="G50" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="B51" s="43">
         <v>3</v>
       </c>
       <c r="C51" s="43"/>
       <c r="D51" s="43"/>
       <c r="E51" s="43"/>
       <c r="F51" s="43"/>
       <c r="G51" s="44">
         <v>41912</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A52" s="12" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B52" s="43">
         <v>1</v>
       </c>
       <c r="C52" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D52" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E52" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F52" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G52" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B53" s="43">
         <v>1</v>
       </c>
       <c r="C53" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D53" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E53" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F53" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G53" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B54" s="43">
         <v>1</v>
       </c>
       <c r="C54" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D54" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E54" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F54" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G54" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B55" s="43">
         <v>1</v>
       </c>
       <c r="C55" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D55" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E55" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F55" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G55" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B56" s="43">
         <v>1</v>
       </c>
       <c r="C56" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D56" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E56" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F56" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G56" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B57" s="43">
         <v>1</v>
       </c>
       <c r="C57" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D57" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E57" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F57" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G57" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B58" s="43">
         <v>1</v>
       </c>
       <c r="C58" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D58" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E58" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F58" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G58" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B59" s="43">
         <v>1</v>
       </c>
       <c r="C59" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D59" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E59" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F59" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G59" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B60" s="43">
         <v>1</v>
       </c>
       <c r="C60" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D60" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E60" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F60" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G60" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A61" s="10" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="B61" s="47">
         <v>3</v>
       </c>
       <c r="C61" s="47" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D61" s="47" t="s">
         <v>53</v>
       </c>
       <c r="E61" s="47" t="s">
         <v>6</v>
       </c>
       <c r="F61" s="47" t="s">
         <v>38</v>
       </c>
       <c r="G61" s="44" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="36" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="B62" s="47">
         <v>3</v>
       </c>
       <c r="C62" s="47" t="s">
         <v>135</v>
       </c>
       <c r="D62" s="48" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="E62" s="47" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="47" t="s">
         <v>38</v>
       </c>
       <c r="G62" s="44" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="I62" s="6"/>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="B63" s="47">
         <v>3</v>
       </c>
       <c r="C63" s="47" t="s">
+        <v>144</v>
+      </c>
+      <c r="D63" s="47" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E63" s="47" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G63" s="44" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="B64" s="47">
         <v>3</v>
       </c>
       <c r="C64" s="47" t="s">
         <v>38</v>
       </c>
       <c r="D64" s="47" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E64" s="47" t="s">
         <v>6</v>
       </c>
       <c r="F64" s="47" t="s">
         <v>38</v>
       </c>
       <c r="G64" s="44" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B65" s="43">
         <v>3</v>
       </c>
       <c r="C65" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D65" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E65" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F65" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G65" s="44" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B66" s="43">
         <v>4</v>
       </c>
       <c r="C66" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D66" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E66" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F66" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G66" s="44" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B67" s="43">
         <v>4</v>
       </c>
       <c r="C67" s="43" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D67" s="43" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E67" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F67" s="43" t="s">
         <v>89</v>
       </c>
       <c r="G67" s="44">
         <v>44074</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="B68" s="43">
         <v>4</v>
       </c>
       <c r="C68" s="43"/>
       <c r="D68" s="43"/>
       <c r="E68" s="43"/>
       <c r="F68" s="43"/>
       <c r="G68" s="44">
         <v>43053</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B69" s="43">
         <v>3</v>
       </c>
       <c r="C69" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D69" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E69" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F69" s="43" t="s">
         <v>88</v>
       </c>
       <c r="G69" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B70" s="43">
         <v>3</v>
       </c>
       <c r="C70" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D70" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E70" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F70" s="43" t="s">
         <v>88</v>
       </c>
       <c r="G70" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A71" s="12" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B71" s="43">
         <v>3</v>
       </c>
       <c r="C71" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D71" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E71" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F71" s="43" t="s">
         <v>88</v>
       </c>
       <c r="G71" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A72" s="10" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="B72" s="47">
         <v>3</v>
       </c>
       <c r="C72" s="47" t="s">
         <v>64</v>
       </c>
       <c r="D72" s="47" t="s">
         <v>32</v>
       </c>
       <c r="E72" s="47" t="s">
         <v>6</v>
       </c>
       <c r="F72" s="47" t="s">
         <v>92</v>
       </c>
       <c r="G72" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A73" s="10" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="B73" s="47">
         <v>3</v>
       </c>
       <c r="C73" s="47" t="s">
         <v>38</v>
       </c>
       <c r="D73" s="47" t="s">
         <v>38</v>
       </c>
       <c r="E73" s="47" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F73" s="47" t="s">
         <v>38</v>
       </c>
       <c r="G73" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A74" s="12" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B74" s="43">
         <v>3</v>
       </c>
       <c r="C74" s="43" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D74" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E74" s="43" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F74" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G74" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="B75" s="47">
         <v>3</v>
       </c>
       <c r="C75" s="47" t="s">
         <v>38</v>
       </c>
       <c r="D75" s="47" t="s">
         <v>38</v>
       </c>
       <c r="E75" s="47" t="s">
         <v>38</v>
       </c>
       <c r="F75" s="47" t="s">
         <v>38</v>
       </c>
       <c r="G75" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B76" s="43">
         <v>3</v>
       </c>
       <c r="C76" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D76" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E76" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F76" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G76" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B77" s="43">
         <v>3</v>
       </c>
       <c r="C77" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D77" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E77" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F77" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G77" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="B78" s="43">
         <v>3</v>
       </c>
       <c r="C78" s="43"/>
       <c r="D78" s="43"/>
       <c r="E78" s="43"/>
       <c r="F78" s="43"/>
       <c r="G78" s="44">
         <v>41425</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="B79" s="43">
         <v>3</v>
       </c>
       <c r="C79" s="43"/>
       <c r="D79" s="43"/>
       <c r="E79" s="43"/>
       <c r="F79" s="43"/>
       <c r="G79" s="44">
         <v>45169</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="B80" s="43">
         <v>3</v>
       </c>
       <c r="C80" s="43"/>
       <c r="D80" s="43"/>
       <c r="E80" s="43"/>
       <c r="F80" s="43"/>
       <c r="G80" s="44">
         <v>44439</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="B81" s="43">
         <v>3</v>
       </c>
       <c r="C81" s="43"/>
       <c r="D81" s="43"/>
       <c r="E81" s="43"/>
       <c r="F81" s="43"/>
       <c r="G81" s="44">
         <v>40329</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="B82" s="43">
         <v>3</v>
       </c>
       <c r="C82" s="43"/>
       <c r="D82" s="43"/>
       <c r="E82" s="43"/>
       <c r="F82" s="43"/>
       <c r="G82" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="B83" s="43">
         <v>3</v>
       </c>
       <c r="C83" s="43"/>
       <c r="D83" s="43"/>
       <c r="E83" s="43"/>
       <c r="F83" s="43"/>
       <c r="G83" s="44">
         <v>39629</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="B84" s="43">
         <v>3</v>
       </c>
       <c r="C84" s="43"/>
       <c r="D84" s="43"/>
       <c r="E84" s="43"/>
       <c r="F84" s="43"/>
       <c r="G84" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="B85" s="43">
         <v>3</v>
       </c>
       <c r="C85" s="43"/>
       <c r="D85" s="43"/>
       <c r="E85" s="43"/>
       <c r="F85" s="43"/>
       <c r="G85" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="B86" s="43">
         <v>3</v>
       </c>
       <c r="C86" s="43" t="s">
         <v>56</v>
       </c>
       <c r="D86" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E86" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F86" s="43" t="s">
         <v>99</v>
       </c>
       <c r="G86" s="44">
         <v>43616</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B87" s="43">
         <v>4</v>
       </c>
       <c r="C87" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D87" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E87" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F87" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G87" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="B88" s="43">
         <v>4</v>
       </c>
       <c r="C88" s="43"/>
       <c r="D88" s="43"/>
       <c r="E88" s="43"/>
       <c r="F88" s="43"/>
       <c r="G88" s="44">
         <v>41829</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B89" s="43">
         <v>3</v>
       </c>
       <c r="C89" s="43" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D89" s="43" t="s">
         <v>46</v>
       </c>
       <c r="E89" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="F89" s="43" t="s">
         <v>156</v>
       </c>
-      <c r="F89" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G89" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="12" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="B90" s="43">
         <v>3</v>
       </c>
       <c r="C90" s="43"/>
       <c r="D90" s="43"/>
       <c r="E90" s="43"/>
       <c r="F90" s="43"/>
       <c r="G90" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="B91" s="43">
         <v>3</v>
       </c>
       <c r="C91" s="43"/>
       <c r="D91" s="43"/>
       <c r="E91" s="43"/>
       <c r="F91" s="43"/>
       <c r="G91" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="B92" s="43">
         <v>3</v>
       </c>
       <c r="C92" s="43"/>
       <c r="D92" s="43"/>
       <c r="E92" s="43"/>
       <c r="F92" s="43"/>
       <c r="G92" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A93" s="12" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B93" s="43">
         <v>3</v>
       </c>
       <c r="C93" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D93" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E93" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F93" s="43" t="s">
         <v>88</v>
       </c>
       <c r="G93" s="44" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="B94" s="43">
         <v>3</v>
       </c>
       <c r="C94" s="43"/>
       <c r="D94" s="43"/>
       <c r="E94" s="43"/>
       <c r="F94" s="43"/>
       <c r="G94" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A95" s="12" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="B95" s="43">
         <v>3</v>
       </c>
       <c r="C95" s="43"/>
       <c r="D95" s="43"/>
       <c r="E95" s="43"/>
       <c r="F95" s="43"/>
       <c r="G95" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B96" s="43">
         <v>3</v>
       </c>
       <c r="C96" s="43" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D96" s="43" t="s">
         <v>33</v>
       </c>
       <c r="E96" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F96" s="43" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G96" s="45" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B97" s="43">
         <v>2</v>
       </c>
       <c r="C97" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D97" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E97" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F97" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G97" s="44">
         <v>43138</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A98" s="12" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="B98" s="43">
         <v>11</v>
       </c>
       <c r="C98" s="43"/>
       <c r="D98" s="43"/>
       <c r="E98" s="43"/>
       <c r="F98" s="43"/>
       <c r="G98" s="44">
         <v>43098</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A99" s="12" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B99" s="43">
         <v>10</v>
       </c>
       <c r="C99" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D99" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E99" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F99" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G99" s="44">
         <v>43251</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A100" s="12" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B100" s="43">
         <v>9</v>
       </c>
       <c r="C100" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D100" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E100" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G100" s="44">
         <v>43465</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A101" s="12" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B101" s="43">
         <v>9</v>
       </c>
       <c r="C101" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D101" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E101" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F101" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G101" s="44">
         <v>43616</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A102" s="12" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="B102" s="43">
         <v>3</v>
       </c>
       <c r="C102" s="43"/>
       <c r="D102" s="43"/>
       <c r="E102" s="43"/>
       <c r="F102" s="43"/>
       <c r="G102" s="44">
         <v>40024</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A103" s="12" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="B103" s="43">
         <v>3</v>
       </c>
       <c r="C103" s="43"/>
       <c r="D103" s="43"/>
       <c r="E103" s="43"/>
       <c r="F103" s="43"/>
       <c r="G103" s="44">
         <v>40694</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A104" s="12" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="B104" s="43">
         <v>3</v>
       </c>
       <c r="C104" s="43"/>
       <c r="D104" s="43"/>
       <c r="E104" s="43"/>
       <c r="F104" s="43"/>
       <c r="G104" s="44">
         <v>42156</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A105" s="10" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="B105" s="47">
         <v>3</v>
       </c>
       <c r="C105" s="47" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D105" s="47" t="s">
         <v>7</v>
       </c>
       <c r="E105" s="47" t="s">
         <v>6</v>
       </c>
       <c r="F105" s="47" t="s">
         <v>38</v>
       </c>
       <c r="G105" s="44" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A106" s="12" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B106" s="43">
         <v>3</v>
       </c>
       <c r="C106" s="43" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D106" s="43" t="s">
         <v>7</v>
       </c>
       <c r="E106" s="43" t="s">
         <v>6</v>
       </c>
       <c r="F106" s="43" t="s">
         <v>88</v>
       </c>
       <c r="G106" s="44">
         <v>43251</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A107" s="12" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B107" s="43">
         <v>3</v>
       </c>
       <c r="C107" s="12"/>
       <c r="D107" s="12"/>
       <c r="E107" s="12"/>
       <c r="F107" s="12"/>
       <c r="G107" s="44">
         <v>43251</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="12" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="B108" s="43">
         <v>3</v>
       </c>
       <c r="C108" s="12"/>
       <c r="D108" s="12"/>
       <c r="E108" s="12"/>
       <c r="F108" s="12"/>
       <c r="G108" s="44">
         <v>42846</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A109" s="12" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="B109" s="43">
         <v>3</v>
       </c>
       <c r="C109" s="12"/>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
       <c r="F109" s="12"/>
       <c r="G109" s="44">
         <v>42886</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G110" s="45"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G111" s="45"/>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G112" s="45"/>
     </row>
     <row r="113" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G113" s="45"/>
     </row>
     <row r="114" spans="7:7" x14ac:dyDescent="0.2">